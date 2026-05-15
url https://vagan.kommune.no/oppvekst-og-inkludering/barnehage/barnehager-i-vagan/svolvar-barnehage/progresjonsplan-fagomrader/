--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -1,40 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-225461589"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
@@ -81,51 +84,51 @@
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:extLst>
                               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a14:hiddenLine>
                               </a:ext>
                               <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                                 <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="3CB06A0C" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33">
+                              <w:p w14:paraId="3CB06A0C" w14:textId="47DEC7A9" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33">
                                 <w:pPr>
                                   <w:rPr>
                                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:color w:val="EEECE1" w:themeColor="background2"/>
                                     <w:spacing w:val="30"/>
                                     <w:sz w:val="96"/>
                                     <w:szCs w:val="96"/>
                                     <w14:shadow w14:blurRad="25400" w14:dist="0" w14:dir="0" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                       <w14:srgbClr w14:val="000000">
                                         <w14:alpha w14:val="57000"/>
                                       </w14:srgbClr>
                                     </w14:shadow>
                                     <w14:textOutline w14:w="11430" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:round/>
                                     </w14:textOutline>
                                     <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="warmMatte">
                                       <w14:bevelT w14:w="27940" w14:h="12700" w14:prst="circle"/>
                                       <w14:extrusionClr>
                                         <w14:srgbClr w14:val="000000"/>
                                       </w14:extrusionClr>
                                       <w14:contourClr>
@@ -141,51 +144,51 @@
                                     <w:bCs/>
                                     <w:color w:val="EEECE1" w:themeColor="background2"/>
                                     <w:spacing w:val="30"/>
                                     <w:sz w:val="72"/>
                                     <w:szCs w:val="72"/>
                                     <w14:shadow w14:blurRad="25400" w14:dist="0" w14:dir="0" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                       <w14:srgbClr w14:val="000000">
                                         <w14:alpha w14:val="57000"/>
                                       </w14:srgbClr>
                                     </w14:shadow>
                                     <w14:textOutline w14:w="11430" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:round/>
                                     </w14:textOutline>
                                     <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="warmMatte">
                                       <w14:bevelT w14:w="27940" w14:h="12700" w14:prst="circle"/>
                                       <w14:extrusionClr>
                                         <w14:srgbClr w14:val="000000"/>
                                       </w14:extrusionClr>
                                       <w14:contourClr>
                                         <w14:srgbClr w14:val="000000"/>
                                       </w14:contourClr>
                                     </w14:props3d>
                                   </w:rPr>
-                                  <w:t>qwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklz</w:t>
+                                  <w:t>qwertyuiopasdfghjklzxcvbnmqwertyuiopasdfgghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklz</w:t>
                                 </w:r>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:color w:val="EEECE1" w:themeColor="background2"/>
                                     <w:spacing w:val="30"/>
                                     <w:sz w:val="72"/>
                                     <w:szCs w:val="72"/>
                                     <w:u w:val="single"/>
                                     <w14:shadow w14:blurRad="25400" w14:dist="0" w14:dir="0" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                       <w14:srgbClr w14:val="000000">
                                         <w14:alpha w14:val="57000"/>
                                       </w14:srgbClr>
                                     </w14:shadow>
                                     <w14:textOutline w14:w="11430" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                       <w14:noFill/>
                                       <w14:prstDash w14:val="solid"/>
                                       <w14:round/>
                                     </w14:textOutline>
                                     <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="warmMatte">
                                       <w14:bevelT w14:w="27940" w14:h="12700" w14:prst="circle"/>
                                       <w14:extrusionClr>
                                         <w14:srgbClr w14:val="000000"/>
@@ -236,51 +239,51 @@
                             <a:scene3d>
                               <a:camera prst="orthographicFront"/>
                               <a:lightRig rig="threePt" dir="t"/>
                             </a:scene3d>
                             <a:sp3d extrusionH="57150">
                               <a:bevelT w="38100" h="38100" prst="angle"/>
                             </a:sp3d>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>100000</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>100000</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:rect w14:anchorId="3CB069EE" id="Rektangel 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:612pt;height:11in;z-index:-251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:1000;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:page;mso-width-percent:1000;mso-height-percent:1000;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgbDDrOwIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu1DAQvSPxD5bvNMl2ly1Rs1XVagGp&#10;QEXLBziOk1g4HjP2brZ8fcdOul3BDZGDNRPbb+a9ecnl1WEwbK/Qa7AVL85yzpSV0GjbVfzH4/bd&#10;BWc+CNsIA1ZV/El5frV5++ZydKVaQA+mUcgIxPpydBXvQ3BllnnZq0H4M3DK0mYLOIhAKXZZg2Ik&#10;9MFkizx/n42AjUOQynt6eztt8k3Cb1slw7e29SowU3HqLaQV01rHNdtcirJD4Xot5zbEP3QxCG2p&#10;6BHqVgTBdqj/ghq0RPDQhjMJQwZtq6VKHIhNkf/B5qEXTiUuJI53R5n8/4OVX/cP7h5j697dgfzp&#10;mYWbXthOXSPC2CvRULkiCpWNzpfHCzHxdJXV4xdoaLRiFyBpcGhxiIDEjh2S1E9HqdUhMEkv1+v1&#10;YpnTRCTtFXm+uohZLCLKl/sOffioYGAxqDjSMBO+2N/5MB19OZL6B6ObrTYmJdjVNwbZXtDgt+mZ&#10;0f3rsUQocoh28WU41AeCjWENzRNRQ5gMQwanoAf8zdlIZqm4/7UTqDgzny3J86FYLqO7UrJcrReU&#10;4OlOfbojrCSoigfOpvAmTI7cOdRdT5WKxNPCNUna6siVxiOVVedNDKUYFIpZFsDQw+zgLYINk6dN&#10;RPquO0aQVKpHpe6pYKNT4Um9E0jvzhtGw8Fd/JI/VXy1LlZ5aqNWe2Ue2Vjx8wuaFGf9MZoGQ2Yx&#10;6kVdwpmdMmk4J2TfNNu50fh9nObp1OsPYfMMAAD//wMAUEsDBBQABgAIAAAAIQAkpfcy2wAAAAcB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjODNTS0qS226LIriQZCtHjxmm7EpTSa1&#10;Sbv13zvrxb0M7/GGN9+Um8U7MeMYu0AKrlcZCKQmmI5aBR/vT1drEDFpMtoFQgU/GGFTnZ+VujDh&#10;QDuc69QKLqFYaAU2paGQMjYWvY6rMCBx9hVGrxPbsZVm1Acu907mWXYnve6IL1g94IPFpq8nr2D7&#10;nc/9Y/36Yrs397zDz76ZYq/U5cWyvQeRcEn/y3DEZ3SomGkfJjJROAX8SPqbxyzPb9jvWd2uWcmq&#10;lKf81S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYGww6zsCAABYBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJKX3MtsAAAAHAQAADwAAAAAA&#10;AAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" o:allowincell="f" stroked="f">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CB06A0C" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33">
+                        <w:p w14:paraId="3CB06A0C" w14:textId="47DEC7A9" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="EEECE1" w:themeColor="background2"/>
                               <w:spacing w:val="30"/>
                               <w:sz w:val="96"/>
                               <w:szCs w:val="96"/>
                               <w14:shadow w14:blurRad="25400" w14:dist="0" w14:dir="0" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:srgbClr w14:val="000000">
                                   <w14:alpha w14:val="57000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="11430" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                               <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="warmMatte">
                                 <w14:bevelT w14:w="27940" w14:h="12700" w14:prst="circle"/>
                                 <w14:extrusionClr>
                                   <w14:srgbClr w14:val="000000"/>
                                 </w14:extrusionClr>
                                 <w14:contourClr>
@@ -296,51 +299,51 @@
                               <w:bCs/>
                               <w:color w:val="EEECE1" w:themeColor="background2"/>
                               <w:spacing w:val="30"/>
                               <w:sz w:val="72"/>
                               <w:szCs w:val="72"/>
                               <w14:shadow w14:blurRad="25400" w14:dist="0" w14:dir="0" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:srgbClr w14:val="000000">
                                   <w14:alpha w14:val="57000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="11430" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                               <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="warmMatte">
                                 <w14:bevelT w14:w="27940" w14:h="12700" w14:prst="circle"/>
                                 <w14:extrusionClr>
                                   <w14:srgbClr w14:val="000000"/>
                                 </w14:extrusionClr>
                                 <w14:contourClr>
                                   <w14:srgbClr w14:val="000000"/>
                                 </w14:contourClr>
                               </w14:props3d>
                             </w:rPr>
-                            <w:t>qwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklz</w:t>
+                            <w:t>qwertyuiopasdfghjklzxcvbnmqwertyuiopasdfgghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmrtyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklzxcvbnmqwwertyuiopasdfghjklzxcvbnmqwertyuiopasdfghjklz</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="EEECE1" w:themeColor="background2"/>
                               <w:spacing w:val="30"/>
                               <w:sz w:val="72"/>
                               <w:szCs w:val="72"/>
                               <w:u w:val="single"/>
                               <w14:shadow w14:blurRad="25400" w14:dist="0" w14:dir="0" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                 <w14:srgbClr w14:val="000000">
                                   <w14:alpha w14:val="57000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                               <w14:textOutline w14:w="11430" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                 <w14:noFill/>
                                 <w14:prstDash w14:val="solid"/>
                                 <w14:round/>
                               </w14:textOutline>
                               <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="warmMatte">
                                 <w14:bevelT w14:w="27940" w14:h="12700" w14:prst="circle"/>
                                 <w14:extrusionClr>
                                   <w14:srgbClr w14:val="000000"/>
@@ -475,83 +478,51 @@
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="3CB063E7" w14:textId="77777777" w:rsidR="00443EB1" w:rsidRDefault="0013737B">
                     <w:pPr>
                       <w:pStyle w:val="Ingenmellomrom"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                       <w:t>Progresjonsplan</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
-              <w:p w14:paraId="3CB063E8" w14:textId="77777777" w:rsidR="00443EB1" w:rsidRDefault="00443EB1">
-[...31 lines deleted...]
-              <w:p w14:paraId="3CB063EA" w14:textId="77777777" w:rsidR="00443EB1" w:rsidRDefault="00443EB1">
+              <w:p w14:paraId="3CB063EA" w14:textId="77777777" w:rsidR="00443EB1" w:rsidRDefault="00443EB1" w:rsidP="00A859F3">
                 <w:pPr>
                   <w:pStyle w:val="Ingenmellomrom"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p w14:paraId="3CB063EC" w14:textId="77777777" w:rsidR="00443EB1" w:rsidRDefault="00443EB1"/>
         <w:p w14:paraId="3CB063ED" w14:textId="77777777" w:rsidR="00443EB1" w:rsidRDefault="00443EB1">
           <w:pPr>
             <w:spacing w:after="200"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
               <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
               <w:spacing w:val="5"/>
               <w:kern w:val="28"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:lang w:eastAsia="nb-NO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
@@ -577,100 +548,103 @@
         <w:lastRenderedPageBreak/>
         <w:t>Kommunikasjon</w:t>
       </w:r>
       <w:r w:rsidR="004D2F68" w:rsidRPr="004D2F68">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D2F68">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t>språk og tekst</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB063EF" w14:textId="77777777" w:rsidR="00114593" w:rsidRPr="00443EB1" w:rsidRDefault="00114593" w:rsidP="00114593">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063EF" w14:textId="77777777" w:rsidR="00114593" w:rsidRPr="000808B0" w:rsidRDefault="00114593" w:rsidP="00114593">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve">Gjennom arbeid med fagområdet skal barnehagen bidra til at barna får utforske og utvikle sin språkforståelse, språkkompetanse og et mangfold av kommunikasjonsformer. I barnehagen skal barna møte ulike språk, språkformer og dialekter gjennom rim, regler, sanger, litteratur og tekster fra samtid og fortid. Barnehagen skal bidra til at barn leker med språk, symboler og tekst og stimulere til språklig nysgjerrighet, bevissthet og utvikling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB063F0" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="00443EB1" w:rsidRDefault="00114593" w:rsidP="00114593">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063F1" w14:textId="0F0F8D9D" w:rsidR="00114593" w:rsidRPr="000808B0" w:rsidRDefault="00114593" w:rsidP="00114593">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t>I barnehagen skal barna få erfare ulike formidlingsmåter av tekster og fortellinger, som kilde til estetiske opplevelser, kunnskap, refleksjon og møter med språk og kultur. Personalet skal invitere til utforsking av muntlige språk så vel som skriftspråk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB063F1" w14:textId="77777777" w:rsidR="00114593" w:rsidRDefault="00114593" w:rsidP="00114593">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063F2" w14:textId="77777777" w:rsidR="00114593" w:rsidRPr="000808B0" w:rsidRDefault="00114593" w:rsidP="00114593">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB069F0" wp14:editId="3CB069F1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-61594</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>106680</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4819650" cy="4181475"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
@@ -825,51 +799,51 @@
                           </w:p>
                           <w:p w14:paraId="3CB06A16" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3CB069F0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstboks 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-4.85pt;margin-top:8.4pt;width:379.5pt;height:329.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiybMdKQIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjOnCYx4hRdugwD&#10;ugvQ7gNkWY6FSqInKbGzry8lp2l2exnmB4EUqUPykPTqetCKHIR1EkxJs0lKiTAcaml2Jf32sH2z&#10;oMR5ZmqmwIiSHoWj1+vXr1Z9V4gptKBqYQmCGFf0XUlb77siSRxvhWZuAp0waGzAauZRtbuktqxH&#10;dK2SaZpeJT3YurPAhXN4ezsa6TriN43g/kvTOOGJKinm5uNp41mFM1mvWLGzrGslP6XB/iELzaTB&#10;oGeoW+YZ2Vv5G5SW3IKDxk846ASaRnIRa8BqsvSXau5b1olYC5LjujNN7v/B8s+Hr5bIuqRv0zkl&#10;hmls0oN4dL6CR0emgaC+cwX63Xfo6Yd3MGCjY7GuuwOOXgY2LTM7cWMt9K1gNSaYhZfJxdMRxwWQ&#10;qv8ENcZhew8RaGisDuwhHwTRsVHHc3PE4AnHy3yRLa9maOJoy7NFls9nMQYrnp931vkPAjQJQkkt&#10;dj/Cs8Od8yEdVjy7hGgOlKy3Uqmo2F21UZYcGE7KNn4n9J/clCF9SZez6Wxk4K8Qafz+BKGlx5FX&#10;Upd0cXZiReDtvanjQHom1ShjysqciAzcjSz6oRpi0yLLgeQK6iMya2GccNxIFFqwPyjpcbpL6r7v&#10;mRWUqI8Gu7PM8jysQ1Ty2XyKir20VJcWZjhCldRTMoobH1co8GbgBrvYyMjvSyanlHFqI+2nDQtr&#10;calHr5f/wPoJAAD//wMAUEsDBBQABgAIAAAAIQBjtFwz3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUhcUOtAStKEOBVCAsENCoKrG2+TiHgdbDcNf89yguPOjGbfVJvZDmJC&#10;H3pHCi6XCQikxpmeWgVvr/eLNYgQNRk9OEIF3xhgU5+eVLo07kgvOG1jK7iEQqkVdDGOpZSh6dDq&#10;sHQjEnt7562OfPpWGq+PXG4HeZUkmbS6J/7Q6RHvOmw+twerYL16nD7CU/r83mT7oYgX+fTw5ZU6&#10;P5tvb0BEnONfGH7xGR1qZtq5A5kgBgWLIuck6xkvYD9fFSmInYIsv05B1pX8v6D+AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACLJsx0pAgAATwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGO0XDPfAAAACQEAAA8AAAAAAAAAAAAAAAAAgwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+              <v:shape id="Tekstboks 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-4.85pt;margin-top:8.4pt;width:379.5pt;height:329.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqamNhEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q943jyNlNrDirbbap&#10;Km0P0rYPgAHHqJihQGJvn74D9mbT001VLhDDwM/MN8PmZug0OUnnFZiK5rM5JdJwEMocKvrl8/7V&#10;ihIfmBFMg5EVfZSe3mxfvtj0tpQLaEEL6QiKGF/2tqJtCLbMMs9b2TE/AysNOhtwHQtoukMmHOtR&#10;vdPZYj6/ynpwwjrg0nvcvRuddJv0m0by8LFpvAxEVxRjC2l2aa7jnG03rDw4ZlvFpzDYP0TRMWXw&#10;0bPUHQuMHJ36TapT3IGHJsw4dBk0jeIy5YDZ5PNfsnlomZUpF4Tj7RmT/3+y/MPpwX5yJAyvYcAC&#10;piS8vQf+1RMDu5aZg7x1DvpWMoEP5xFZ1ltfTlcjal/6KFL370FgkdkxQBIaGtdFKpgnQXUswOMZ&#10;uhwC4bhZrPL11RJdHH1FvsqL62V6g5VP163z4a2EjsRFRR1WNcmz070PMRxWPh2Jr3nQSuyV1slw&#10;h3qnHTkx7IB9GpP6T8e0IX1F18vFciTwV4l5Gn+S6FTAVtaqq+jqfIiVkdsbI1KjBab0uMaQtZlA&#10;RnYjxTDUA1Fiohy51iAekayDsXPxp+GiBfedkh67tqL+25E5SYl+Z7A667woYpsno1heL9Bwl576&#10;0sMMR6mKBkrG5S6krxG5GbjFKjYq8X2OZAoZuzFhn35ObPdLO516/t/bHwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGO0XDPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ60BK&#10;0oQ4FUICwQ0Kgqsbb5OIeB1sNw1/z3KC486MZt9Um9kOYkIfekcKLpcJCKTGmZ5aBW+v94s1iBA1&#10;GT04QgXfGGBTn55UujTuSC84bWMruIRCqRV0MY6llKHp0OqwdCMSe3vnrY58+lYar49cbgd5lSSZ&#10;tLon/tDpEe86bD63B6tgvXqcPsJT+vzeZPuhiBf59PDllTo/m29vQESc418YfvEZHWpm2rkDmSAG&#10;BYsi5yTrGS9gP18VKYidgiy/TkHWlfy/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;ampjYRMCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAY7RcM98AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A0D" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00114593">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00843729">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Gjennom arbeid med kommunikasjon, språk og tekst skal barnehagen bidra til at barna: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A0E" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00114593">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A0F" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00114593">
@@ -962,53 +936,56 @@
                         <w:t xml:space="preserve"> opplever spenning og glede ved høytlesning, fortelling, sang og samtale </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A15" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00114593">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00843729">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> utforsker og gjør seg erfaringer med ulike skriftspråksuttrykk, som lekeskrift, tegning og bokstaver, gjennom lese- og skriveaktiviteter </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A16" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB069F2" wp14:editId="3CB069F3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4758055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>106680</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4210050" cy="4181475"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
@@ -1166,51 +1143,51 @@
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB069F2" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:374.65pt;margin-top:8.4pt;width:331.5pt;height:329.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmGYcNJwIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vviCZG2NOEWXLsOA&#10;7gK0+wBZlmOhkqhJSuzs60fJaWZsexrmB0EUqSPyHNLr21ErchTOSzA1LRY5JcJwaKXZ1/Tb0+7N&#10;NSU+MNMyBUbU9CQ8vd28frUebCVK6EG1whEEMb4abE37EGyVZZ73QjO/ACsMOjtwmgU03T5rHRsQ&#10;XauszPO32QCutQ648B5P7ycn3ST8rhM8fOk6LwJRNcXcQlpdWpu4Zps1q/aO2V7ycxrsH7LQTBp8&#10;9AJ1zwIjByf/gNKSO/DQhQUHnUHXSS5SDVhNkf9WzWPPrEi1IDneXmjy/w+Wfz5+dUS2qB0lhmmU&#10;6Ek8+9DAsydlpGewvsKoR4txYXwHYwyNpXr7AByjDGx7ZvbizjkYesFaTK+IN7PZ1QnHR5Bm+AQt&#10;vsMOARLQ2DkdAZENgugo0+kijRgD4Xi4LIs8X6GLo29ZXBfLq1V6g1Uv163z4YMATeKmpg61T/Ds&#10;+OBDTIdVLyEpfVCy3UmlkuH2zVY5cmTYJ7v0ndH9PEwZMtT0ZlWuJgbmPj+HyNP3NwgtAza8krqm&#10;15cgVkXe3ps2tWNgUk17TFmZM5GRu4nFMDZjkuyiTwPtCZl1MPU3ziNuenA/KBmwt2vqvx+YE5So&#10;jwbVuSmWyzgMyViurko03NzTzD3McISqaaBk2m5DGqDIm4E7VLGTid8o95TJOWXs2UT7eb7iUMzt&#10;FPXrL7D5CQAA//8DAFBLAwQUAAYACAAAACEACSJi1uAAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBB12oSkDXEqhASCG7QVXN3YTSLsdbDdNPw92xMcd+ZpdqZaT9awUfvQ&#10;OxQwnyXANDZO9dgK2G2fbpfAQpSopHGoBfzoAOv68qKSpXInfNfjJraMQjCUUkAX41ByHppOWxlm&#10;btBI3sF5KyOdvuXKyxOFW8MXSZJzK3ukD50c9GOnm6/N0QpYZi/jZ3hN3z6a/GBW8aYYn7+9ENdX&#10;08M9sKin+AfDuT5Vh5o67d0RVWBGQJGtUkLJyGnCGcjmC1L2AvLiLgVeV/z/hvoXAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAZhmHDScCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEACSJi1uAAAAALAQAADwAAAAAAAAAAAAAAAACBBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:shape w14:anchorId="3CB069F2" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:374.65pt;margin-top:8.4pt;width:331.5pt;height:329.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4cJa5FAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvgCZ02NOEWXLsOA&#10;rhvQ7QNkWY6FyaImKbGzrx8lu2l2exmmB4EUqUPykFzfjL0iR2GdBF3RbJFSIjSHRup9Rb983r1a&#10;UeI80w1ToEVFT8LRm83LF+vBlCKHDlQjLEEQ7crBVLTz3pRJ4ngneuYWYIRGYwu2Zx5Vu08aywZE&#10;71WSp+nrZADbGAtcOIevd5ORbiJ+2wruP7atE56oimJuPt423nW4k82alXvLTCf5nAb7hyx6JjUG&#10;PUPdMc/IwcrfoHrJLTho/YJDn0DbSi5iDVhNlv5SzWPHjIi1IDnOnGly/w+WPxwfzSdL/PgGRmxg&#10;LMKZe+BfHdGw7Zjei1trYegEazBwFihLBuPK+Wug2pUugNTDB2iwyezgIQKNre0DK1gnQXRswOlM&#10;uhg94fhY5FmaLtHE0VZkq6y4WsYYrHz6bqzz7wT0JAgVtdjVCM+O986HdFj55BKiOVCy2UmlomL3&#10;9VZZcmQ4Abt4ZvSf3JQmQ0Wvl/lyYuCvEGk8f4LopcdRVrKv6OrsxMrA21vdxEHzTKpJxpSVnokM&#10;3E0s+rEeiWwqmocAgdcamhMya2GaXNw0FDqw3ykZcGor6r4dmBWUqPcau3OdFUUY86gUy6scFXtp&#10;qS8tTHOEqqinZBK3Pq5G4E3DLXaxlZHf50zmlHEaI+3z5oRxv9Sj1/N+b34AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAJImLW4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXa&#10;hKQNcSqEBIIbtBVc3dhNIux1sN00/D3bExx35ml2plpP1rBR+9A7FDCfJcA0Nk712ArYbZ9ul8BC&#10;lKikcagF/OgA6/ryopKlcid81+MmtoxCMJRSQBfjUHIemk5bGWZu0EjewXkrI52+5crLE4VbwxdJ&#10;knMre6QPnRz0Y6ebr83RClhmL+NneE3fPpr8YFbxphifv70Q11fTwz2wqKf4B8O5PlWHmjrt3RFV&#10;YEZAka1SQsnIacIZyOYLUvYC8uIuBV5X/P+G+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD4cJa5FAIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAJImLW4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A17" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00114593">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00843729">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Personalet skal: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A18" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00114593">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A19" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00114593">
@@ -1311,2870 +1288,3115 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t> inkludere alle barna i språkstimulere</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00843729">
                         <w:t xml:space="preserve">nde aktiviteter </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A20" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00114593" w:rsidRDefault="00CF1D33">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB063F3" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063F3" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063F4" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063F4" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063F5" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063F5" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063F6" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063F6" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063F7" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063F7" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063F8" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063F8" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063F9" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063F9" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063FA" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063FA" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063FB" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063FB" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063FC" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063FC" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063FD" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063FD" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063FE" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063FE" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB063FF" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB063FF" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06400" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06400" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06401" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06401" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06402" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06402" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06403" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06403" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06404" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06404" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06405" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06405" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06406" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06406" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06407" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06407" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06408" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06408" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06409" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06409" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3498"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3499"/>
+        <w:gridCol w:w="3356"/>
+        <w:gridCol w:w="5427"/>
+        <w:gridCol w:w="5211"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00326C60" w14:paraId="3CB0640E" w14:textId="77777777" w:rsidTr="00D17B91">
+      <w:tr w:rsidR="007A4F62" w:rsidRPr="000808B0" w14:paraId="3CB0640E" w14:textId="77777777" w:rsidTr="007E02B7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1199" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0640A" w14:textId="77777777" w:rsidR="00326C60" w:rsidRDefault="00326C60" w:rsidP="00D83142">
+          <w:p w14:paraId="3CB0640A" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
               <w:t>FAGOMRÅDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1939" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0640B" w14:textId="77777777" w:rsidR="00326C60" w:rsidRDefault="00D83142" w:rsidP="00D83142">
+          <w:p w14:paraId="3CB0640B" w14:textId="4539D7DA" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...6 lines deleted...]
-              <w:t>1-2 ÅR</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-3 ÅR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1862" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0640C" w14:textId="77777777" w:rsidR="00326C60" w:rsidRDefault="00D83142" w:rsidP="00D83142">
+          <w:p w14:paraId="3CB0640D" w14:textId="34773F90" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4-6 ÅR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A4F62" w:rsidRPr="000808B0" w14:paraId="3CB0644D" w14:textId="77777777" w:rsidTr="007E02B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB0640F" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06410" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kommunikasjon, språk og tekst</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06411" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06412" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06413" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06414" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06415" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06416" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06417" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06418" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06419" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0641A" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0641B" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0641C" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0641D" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0641E" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0641F" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06420" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06421" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06422" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06423" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06424" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06425" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06426" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06427" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0642F" w14:textId="4080FE70" w:rsidR="007A4F62" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FADE262" w14:textId="77777777" w:rsidR="000808B0" w:rsidRPr="000808B0" w:rsidRDefault="000808B0" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06430" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1939" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0640D" w14:textId="23ECB5EE" w:rsidR="00326C60" w:rsidRDefault="0034019C" w:rsidP="00D83142">
-[...300 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="028171B5" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna leses for i bildebøker og blir fortalt korte, enkle historier.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FD7FDD5" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna lytter til lyder og rytmer i språket.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06432" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barnas språk støttes ved benevning, bekreftelse og gjentakelse av rett ord på det barnet gjør og ser. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06433" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir kjent med ordbildet av navnet sitt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06434" w14:textId="0869F829" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna oppmuntres til dialog </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06435" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir kjent med sanger med bevegelser og rim.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06436" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna oppfordres til å lytte og vente på tur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62451AC0" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får kjennskap til grunnleggende begreper.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06437" w14:textId="62B28B6F" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna introduseres for begreper rundt følelser</w:t>
+            </w:r>
+            <w:r w:rsidR="00721420">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8Æ e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00721420">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>mæ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00721420">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07072D9E" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna blir introdusert for digitale hjelpemidler som PC, kamera og </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>IPad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="544C67A3" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna oppmuntres til å sette ord på følelser. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06438" w14:textId="3CDD0B4C" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00AE32A3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1862" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06431" w14:textId="77777777" w:rsidR="00326C60" w:rsidRPr="00025C55" w:rsidRDefault="00326C60" w:rsidP="00D83142">
-[...166 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="3CB06442" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir lest for i lengre tekstbøker og hører mer avansert eventyr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17878C33" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Språksprell (4 år).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06443" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får dikte sine egne historier.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06444" w14:textId="16D7FF9F" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna får erfaringer med tall og bokstaver. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06445" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Skrive navnet sitt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06446" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får kjennskap til alfabetet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06447" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir oppfordret til å tørre og ta ordet i en gruppe.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06448" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barnas språkhumor videreutvikles.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06449" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna oppfordres til i større grad å løse konflikter uten hjelp av voksne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0644A" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna reflekterer rundt hvordan vi snakker til/med hverandre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0644B" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D83142">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Vi oppmuntrer til å hevde egne meninger og lytter til andres</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="205CD784" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="004C78A8">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna blir gjort kjent med sammenhenger og vi tar med barna på digitale prosesser. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1774F55C" w14:textId="2FB07A9E" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="004C78A8">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna har gode samtalepartnere i de voksne, og det legges til rette for strukturerte barnesamtaler om innhold i hverdagen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="558230CF" w14:textId="1440DD42" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="004C78A8">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna lærer enkle sanger, og rim og regler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27BD239F" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRDefault="007A4F62" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="583DAA80" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0644C" w14:textId="1E0C4848" w:rsidR="000223CF" w:rsidRPr="000808B0" w:rsidRDefault="000223CF" w:rsidP="007F611B">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A4F62" w:rsidRPr="000808B0" w14:paraId="3CB06452" w14:textId="77777777" w:rsidTr="007E02B7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB0644E" w14:textId="4C743FE3" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D17B91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Konkrete aktiviteter ideer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1939" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06439" w14:textId="77777777" w:rsidR="00326C60" w:rsidRPr="00025C55" w:rsidRDefault="00326C60" w:rsidP="00326C60">
-[...183 lines deleted...]
-              <w:t>grunnleggende begreper.</w:t>
+          <w:p w14:paraId="3CB0644F" w14:textId="7BC9D533" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D17B91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidR="00412C68" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1862" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06442" w14:textId="77777777" w:rsidR="00D83142" w:rsidRPr="00025C55" w:rsidRDefault="00326C60" w:rsidP="00D83142">
-[...244 lines deleted...]
-              <w:t xml:space="preserve"> tar med barna på digitale prosesser.</w:t>
+          <w:p w14:paraId="3CB06451" w14:textId="21B0DD8F" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="00412C68" w:rsidP="00D17B91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="007A4F62" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>-6 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D17B91" w14:paraId="3CB06452" w14:textId="77777777" w:rsidTr="00D17B91">
+      <w:tr w:rsidR="007A4F62" w:rsidRPr="000808B0" w14:paraId="3CB064D0" w14:textId="77777777" w:rsidTr="007E02B7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1199" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0644E" w14:textId="384335B0" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00D17B91">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3CB0645A" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="132DA176" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kommunikasjon, språk og tekst</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0645B" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0645C" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0645D" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0645E" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0645F" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06460" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06461" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06462" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06463" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06464" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06465" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06466" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06467" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06468" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06469" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0646A" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0646B" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0646C" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0646D" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0646E" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0646F" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06470" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06471" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06472" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00EF2216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0647A" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="009F1310">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1939" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0644F" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00D17B91">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3CB0647D" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lesegrupper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0647E" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Enkle puslespill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0647F" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bruke konkreter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06480" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sangleker med turtaking</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6D4826" w14:textId="50D794DF" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sangleker med bevegelse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06481" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bildebøker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06482" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bruke ord og begreper bevisst i hverdagen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06485" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Synge sanger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06486" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Rim og regler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06488" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bytte ut bøker jevnlig</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0648C" w14:textId="46F4EE55" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="009F1310">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sanger med bilder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0648D" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Dramatisere</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0648E" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bilder av barna med navn på</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06490" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Faste sanger/regler til faste aktiviteter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06491" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kjenne igjen navnet sitt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DFE4EAE" w14:textId="03F30E9C" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00D94BA5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lotto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187FA72A" w14:textId="67D9CF13" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00CE3A0D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kle seg ut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E9FCD2" w14:textId="54D1EA84" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00CE3A0D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Æ e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>mæ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CB06492" w14:textId="3D680813" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="009F1310">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1862" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06450" w14:textId="0CB08685" w:rsidR="00D17B91" w:rsidRDefault="009F1310" w:rsidP="00D17B91">
-[...395 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="71034EE8" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="007A4F62">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Rime med navn og ord i dagligsituasjoner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57955AD5" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="009F08C3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Spille spill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0DA77E" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="009F08C3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kims lek</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55DB0058" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="009F08C3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Tegne en historie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52AA3DF1" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="009F08C3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Gåter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>og</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>vitser</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4BEE92F7" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="0020718A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Rimelotto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="110836AF" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00CE3A0D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Dramatisere eventyr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B6B1E22" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="009A13B4">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Mimeleker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB064B6" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruke </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>bibilioteket</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CB064B7" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lydbøker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB064B8" w14:textId="15E1FA2F" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage digital fortelling eller fortelling på papir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB064BA" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Lesegrupper</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB0647E" w14:textId="77777777" w:rsidR="00D94BA5" w:rsidRDefault="00D94BA5" w:rsidP="00D94BA5">
-[...861 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB064C2" w14:textId="274B8D8E" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00412C68">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Elle-melle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB064C2" w14:textId="77777777" w:rsidR="00187A55" w:rsidRDefault="00187A55" w:rsidP="00A33613">
-[...29 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB064C3" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Bruke språk og bilde for å fortelle en historie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB064C4" w14:textId="77777777" w:rsidR="00187A55" w:rsidRDefault="00187A55" w:rsidP="00A33613">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB064C4" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Lage avis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB064C5" w14:textId="77777777" w:rsidR="00187A55" w:rsidRDefault="00187A55" w:rsidP="00A33613">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB064C5" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Gi konstruktive tilbakemeldinger</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB064C6" w14:textId="77777777" w:rsidR="00187A55" w:rsidRDefault="00187A55" w:rsidP="00A33613">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB064C6" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Lage dikt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB064C7" w14:textId="77777777" w:rsidR="00187A55" w:rsidRDefault="00187A55" w:rsidP="00A33613">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB064C7" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Rekke opp hånda</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB064C8" w14:textId="77777777" w:rsidR="00187A55" w:rsidRDefault="00187A55" w:rsidP="00A33613">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB064C8" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Lage egen bok</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB064CA" w14:textId="77777777" w:rsidR="00187A55" w:rsidRDefault="00187A55" w:rsidP="00A33613">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB064CA" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Pusle bokstaver til ord</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB064CB" w14:textId="77777777" w:rsidR="00187A55" w:rsidRDefault="00187A55" w:rsidP="00A33613">
-[...29 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB064CC" w14:textId="186C7796" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Lage kunstutstilling med bilder barna har tatt</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="0082620A" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og laget</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB064CD" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Alias</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB064CE" w14:textId="77777777" w:rsidR="00187A55" w:rsidRDefault="00187A55" w:rsidP="00A33613">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB064CE" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Ulike språk og dialekter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="099ACE6E" w14:textId="77777777" w:rsidR="00187A55" w:rsidRDefault="00187A55" w:rsidP="00A33613">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="099ACE6E" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Nettvett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB064CF" w14:textId="12EE02F8" w:rsidR="00611C08" w:rsidRPr="00A33613" w:rsidRDefault="00611C08" w:rsidP="00A33613">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7A8945DB" w14:textId="77777777" w:rsidR="007A4F62" w:rsidRPr="000808B0" w:rsidRDefault="007A4F62" w:rsidP="00A33613">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Språksprell</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB064CF" w14:textId="53FE6C93" w:rsidR="00EE0DE7" w:rsidRPr="00F957B7" w:rsidRDefault="00EE0DE7" w:rsidP="00F957B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CB064E8" w14:textId="77777777" w:rsidR="004D2F68" w:rsidRDefault="004D2F68" w:rsidP="004D2F68">
+    <w:p w14:paraId="5F4315F6" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6364F0" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DA9F1B" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537EB7E8" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FCF9D4" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D00CD98" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9E919C" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CF5F2E" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB7D35F" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69AD4A3F" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CB80C1" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451730FC" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC1DD04" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4F9C36" w14:textId="77777777" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB064E8" w14:textId="25ADC90D" w:rsidR="004D2F68" w:rsidRDefault="004D2F68" w:rsidP="004D2F68">
       <w:pPr>
         <w:pStyle w:val="Tittel"/>
         <w:rPr>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Kropp, bevegelse, mat og helse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB064E9" w14:textId="17D38178" w:rsidR="004D2F68" w:rsidRPr="00443EB1" w:rsidRDefault="004D2F68" w:rsidP="004D2F68">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB064E9" w14:textId="17D38178" w:rsidR="004D2F68" w:rsidRPr="000808B0" w:rsidRDefault="004D2F68" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
-        <w:t>Vaner og handlingsmønstre tar form allerede fra tidlig alder. Gode vaner som tilegnes i barnehagealder, kan vare livet ut. Barnehagen skal legge til rette for at alle barn opplever bevegelsesglede, matglede og matkultur, mental og sosial velvære og fysisk og psykisk helse. Barna skal inkluderes i aktiviteter der de får være i bevegelse, lek og sosial samhandling og opplever motivasjon og mestring ut ifra egne forutsetninger. Barnehagen skal bidra til at barna blir kjent med kroppen sin og utvikler bevissthe</w:t>
+        <w:t xml:space="preserve">Vaner og handlingsmønstre tar form allerede fra tidlig alder. Gode vaner som tilegnes i barnehagealder, kan vare livet ut. Barnehagen skal legge til rette for at alle barn opplever bevegelsesglede, matglede og matkultur, </w:t>
       </w:r>
-      <w:r w:rsidR="00FD2D55">
-        <w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
+        <w:t>mental og sosial velvære</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> og fysisk og psykisk helse. Barna skal inkluderes i aktiviteter der de får være i bevegelse, lek og sosial samhandling og opplever motivasjon og mestring ut ifra egne forutsetninger. Barnehagen skal bidra til at barna blir kjent med kroppen sin og utvikler bevissthe</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2D55" w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
         <w:t xml:space="preserve">t om egne og andres grenser. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB064EA" w14:textId="77777777" w:rsidR="004D2F68" w:rsidRPr="00443EB1" w:rsidRDefault="004D2F68" w:rsidP="004D2F68">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB064EA" w14:textId="77777777" w:rsidR="004D2F68" w:rsidRPr="000808B0" w:rsidRDefault="004D2F68" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB064EB" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="00443EB1" w:rsidRDefault="004D2F68" w:rsidP="004D2F68">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB064EB" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="004D2F68" w:rsidP="004D2F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t>Gjennom arbeid med fagområdet skal barna få sanse, oppleve, leke, lære og skape med kroppen som utgangspunkt. Gjennom medvirkning i mat- og måltidsaktiviteter skal barna motiveres til å spise sunn mat og få grunnleggende forståelse for hvordan sunn mat kan bidra til god helse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB064EC" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB064EC" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB064ED" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="00865086" w:rsidRDefault="004D2F68" w:rsidP="00EF2216">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB064ED" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="004D2F68" w:rsidP="00EF2216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D2F68">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB069F4" wp14:editId="3CB069F5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4243705</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>22225</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4619625" cy="3876675"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
@@ -4316,51 +4538,51 @@
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB069F4" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:334.15pt;margin-top:1.75pt;width:363.75pt;height:305.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQSISRKAIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJkzQx4hRdugwD&#10;ugvQ7gNkWY6FSqImKbGzry8lu1l2wR6G+UEQReqIPIf0+qbTihyF8xJMQSejMSXCcKik2Rf06+Pu&#10;zZISH5ipmAIjCnoSnt5sXr9atzYXU2hAVcIRBDE+b21BmxBsnmWeN0IzPwIrDDprcJoFNN0+qxxr&#10;EV2rbDoeL7IWXGUdcOE9nt71TrpJ+HUtePhc114EogqKuYW0urSWcc02a5bvHbON5EMa7B+y0Ewa&#10;fPQMdccCIwcnf4PSkjvwUIcRB51BXUsuUg1YzWT8SzUPDbMi1YLkeHumyf8/WP7p+MURWRX0ihLD&#10;NEr0KJ58KOHJk2mkp7U+x6gHi3GhewsdypxK9fYeOEYZ2DbM7MWtc9A2glWY3iTezC6u9jg+gpTt&#10;R6jwHXYIkIC62unIHbJBEB1lOp2lEV0gHA9ni8lqMZ1TwtF3tbxeLK7n6Q2Wv1y3zof3AjSJm4I6&#10;1D7Bs+O9DzEdlr+ExNc8KFntpFLJcPtyqxw5MuyTXfoG9J/ClCFtQVdzTOTvEOP0/QlCy4ANr6Qu&#10;6PIcxPLI2ztTpXYMTKp+jykrMxAZuetZDF3ZDZIN+pRQnZBZB31/4zzipgH3nZIWe7ug/tuBOUGJ&#10;+mBQndVkNovDkIzZ/HqKhrv0lJceZjhCFTRQ0m+3IQ1QZMDALapYy8RvlLvPZEgZezbRPsxXHIpL&#10;O0X9+AtsngEAAP//AwBQSwMEFAAGAAgAAAAhACUhvITfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQdUrakIY4FUIC0RsUBFc33iYR9jrEbhr+nu0Jjqs3mn1TridnxYhD&#10;6DwpmM8SEEi1Nx01Ct7fHq9zECFqMtp6QgU/GGBdnZ+VujD+SK84bmMjuIRCoRW0MfaFlKFu0ekw&#10;8z0Ss70fnI58Do00gz5yubPyJkky6XRH/KHVPT60WH9tD05BvngeP8Mmffmos71dxavb8el7UOry&#10;Yrq/AxFxin9hOOmzOlTstPMHMkFYBVmWpxxVkC5BnHi6WvKWHZP5IgFZlfL/hOoXAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAkEiEkSgCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAJSG8hN8AAAAKAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:shape w14:anchorId="3CB069F4" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:334.15pt;margin-top:1.75pt;width:363.75pt;height:305.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAyRG4EwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJcjXiFF26DAO6&#10;C9DtAxRZjoXJokYpsbOvL6W4aXbBHobpQSBF6pA8JFc3XWPYUaHXYAs+Ggw5U1ZCqe2+4F+/bF8t&#10;OPNB2FIYsKrgJ+X5zfrli1XrcjWGGkypkBGI9XnrCl6H4PIs87JWjfADcMqSsQJsRCAV91mJoiX0&#10;xmTj4XCWtYClQ5DKe3q9Oxv5OuFXlZLhU1V5FZgpOOUW0o3p3sU7W69Evkfhai37NMQ/ZNEIbSno&#10;BepOBMEOqH+DarRE8FCFgYQmg6rSUqUaqJrR8JdqHmrhVKqFyPHuQpP/f7Dy4/HBfUYWujfQUQNT&#10;Ed7dg/zmmYVNLexe3SJCWytRUuBRpCxrnc/7r5Fqn/sIsms/QElNFocACairsImsUJ2M0KkBpwvp&#10;qgtM0uNkNlrOxlPOJNleL+az2XyaYoj86btDH94paFgUCo7U1QQvjvc+xHRE/uQSo3kwutxqY5KC&#10;+93GIDsKmoBtOj36T27Gsrbgyykl8neIYTp/gmh0oFE2uin44uIk8sjbW1umQQtCm7NMKRvbExm5&#10;O7MYul3HdEk8xACR1x2UJ2IW4Ty5tGkk1IA/OGtpagvuvx8EKs7Me0vdWY4mkzjmSZlM52NS8Nqy&#10;u7YIKwmq4IGzs7gJaTUiAxZuqYuVTvw+Z9KnTNOYaO83J477tZ68nvd7/QgAAP//AwBQSwMEFAAG&#10;AAgAAAAhACUhvITfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdUra&#10;kIY4FUIC0RsUBFc33iYR9jrEbhr+nu0Jjqs3mn1TridnxYhD6DwpmM8SEEi1Nx01Ct7fHq9zECFq&#10;Mtp6QgU/GGBdnZ+VujD+SK84bmMjuIRCoRW0MfaFlKFu0ekw8z0Ss70fnI58Do00gz5yubPyJkky&#10;6XRH/KHVPT60WH9tD05BvngeP8Mmffmos71dxavb8el7UOryYrq/AxFxin9hOOmzOlTstPMHMkFY&#10;BVmWpxxVkC5BnHi6WvKWHZP5IgFZlfL/hOoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;gMkRuBMCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJSG8hN8AAAAKAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A21" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00843729">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00843729">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Personalet skal: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A22" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00843729">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A23" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00843729">
@@ -4444,53 +4666,56 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00843729">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> kjenne og praktisere nasjonale føringer for helsefremmende og forebyggende tiltak som gjelder barn </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A29" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB069F6" wp14:editId="3CB069F7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-23495</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>22224</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4267200" cy="3876675"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
@@ -4641,51 +4866,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> får innsikt i matens opprinnelse, produksjon av matvarer og veien fra mat til måltid </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3CB06A33" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB069F6" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-1.85pt;margin-top:1.75pt;width:336pt;height:305.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhDXN8KAIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjxcqsRp+jSZRjQ&#10;XYB2HyDLcixUEjVJiZ19fSk5TbPbyzA/CJJIHZLnkF5d91qRg3BeginpZDSmRBgOtTS7kn572L5Z&#10;UuIDMzVTYERJj8LT6/XrV6vOFiKHFlQtHEEQ44vOlrQNwRZZ5nkrNPMjsMKgsQGnWcCj22W1Yx2i&#10;a5Xl4/E868DV1gEX3uPt7WCk64TfNIKHL03jRSCqpJhbSKtLaxXXbL1ixc4x20p+SoP9QxaaSYNB&#10;z1C3LDCyd/I3KC25Aw9NGHHQGTSN5CLVgNVMxr9Uc98yK1ItSI63Z5r8/4Plnw9fHZF1SXNKDNMo&#10;0YN49KGCR0/ySE9nfYFe9xb9Qv8OepQ5lertHXD0MrBpmdmJG+egawWrMb1JfJldPB1wfASpuk9Q&#10;Yxy2D5CA+sbpyB2yQRAdZTqepRF9IBwvp/l8gXpTwtH2drmYzxezFIMVz8+t8+GDAE3ipqQOtU/w&#10;7HDnQ0yHFc8uMZoHJeutVCod3K7aKEcODPtkm74T+k9uypCupFezfDYw8FeIcfr+BKFlwIZXUpd0&#10;eXZiReTtvalTOwYm1bDHlJU5ERm5G1gMfdUnyaYxQCS5gvqIzDoY+hvnETctuB+UdNjbJfXf98wJ&#10;StRHg+pcTabTOAzpMJ0hsZS4S0t1aWGGI1RJAyXDdhPSAEXeDNygio1M/L5kckoZezbRfpqvOBSX&#10;5+T18hdYPwEAAP//AwBQSwMEFAAGAAgAAAAhAGSoFDLfAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFxQ65SUNIQ4FUICwQ1KVa5uvE0i4nWw3TT8PcsJbrOa0czbcj3ZXozo&#10;Q+dIwWKegECqnemoUbB9f5zlIELUZHTvCBV8Y4B1dX5W6sK4E73huImN4BIKhVbQxjgUUoa6RavD&#10;3A1I7B2ctzry6RtpvD5xue3ldZJk0uqOeKHVAz60WH9ujlZBvnweP8JL+rqrs0N/G69W49OXV+ry&#10;Yrq/AxFxin9h+MVndKiYae+OZILoFczSFScVpDcg2M6yPAWxZ7FYJiCrUv5/oPoBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAIQ1zfCgCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAZKgUMt8AAAAIAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:shape w14:anchorId="3CB069F6" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-1.85pt;margin-top:1.75pt;width:336pt;height:305.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2+CQbFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q942TNMlmrTirbbap&#10;Km0P0rYPMMY4RsUMBRI7ffodiDebnm6qcoGAgX9mvhlWN32r2UE6r9AUfDIacyaNwEqZXcG/ftm+&#10;WnLmA5gKNBpZ8KP0/Gb98sWqs7mcYoO6ko6RiPF5ZwvehGDzLPOikS34EVppyFijayHQ1u2yykFH&#10;6q3OpuPxIuvQVdahkN7T6d3JyNdJv66lCJ/q2svAdMEptpBml+Yyztl6BfnOgW2UGMKAf4iiBWXI&#10;6VnqDgKwvVO/SbVKOPRYh5HANsO6VkKmHCibyfiXbB4asDLlQnC8PWPy/09WfDw82M+Ohf4N9lTA&#10;lIS39yi+eWZw04DZyVvnsGskVOR4EpFlnfX58DSi9rmPImX3ASsqMuwDJqG+dm2kQnkyUqcCHM/Q&#10;ZR+YoMPZdHFFleRMkO318mqxuJonH5A/PbfOh3cSWxYXBXdU1SQPh3sfYjiQP12J3jxqVW2V1mnj&#10;duVGO3YA6oBtGoP6T9e0YV3Br+fT+YnAXyXGafxJolWBWlmrtuDL8yXII7e3pkqNFkDp05pC1mYA&#10;GdmdKIa+7JmqCEp0ELmWWB2JrMNT59JPo0WD7gdnHXVtwf33PTjJmX5vqDrXk9kstnnazOYEljN3&#10;aSkvLWAESRU8cHZabkL6GpGbwVuqYq0S3+dIhpCpGxP24efEdr/cp1vP/3v9CAAA//8DAFBLAwQU&#10;AAYACAAAACEAZKgUMt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;lJQ0hDgVQgLBDUpVrm68TSLidbDdNPw9ywlus5rRzNtyPdlejOhD50jBYp6AQKqd6ahRsH1/nOUg&#10;QtRkdO8IFXxjgHV1flbqwrgTveG4iY3gEgqFVtDGOBRShrpFq8PcDUjsHZy3OvLpG2m8PnG57eV1&#10;kmTS6o54odUDPrRYf26OVkG+fB4/wkv6uquzQ38br1bj05dX6vJiur8DEXGKf2H4xWd0qJhp745k&#10;gugVzNIVJxWkNyDYzrI8BbFnsVgmIKtS/n+g+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB2+CQbFQIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBkqBQy3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A2A" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00843729">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00843729">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Gjennom arbeid med kropp, bevegelse, mat og helse skal barnehagen bidra til at barna: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A2B" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00843729">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A2C" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00843729">
@@ -4779,3235 +5004,3196 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A32" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00843729" w:rsidRDefault="00CF1D33" w:rsidP="00843729">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00843729">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> får innsikt i matens opprinnelse, produksjon av matvarer og veien fra mat til måltid </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A33" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB064EE" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="00866AB4" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+    <w:p w14:paraId="3CB064EE" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="480"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB064EF" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="00866AB4" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
+    <w:p w14:paraId="3CB064EF" w14:textId="77777777" w:rsidR="00EF2216" w:rsidRPr="000808B0" w:rsidRDefault="00EF2216" w:rsidP="00EF2216">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00866AB4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3498"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3499"/>
+        <w:gridCol w:w="3389"/>
+        <w:gridCol w:w="5396"/>
+        <w:gridCol w:w="5209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D17B91" w14:paraId="3CB064F4" w14:textId="77777777" w:rsidTr="00A33613">
+      <w:tr w:rsidR="007E02B7" w:rsidRPr="000808B0" w14:paraId="3CB064F4" w14:textId="77777777" w:rsidTr="000808B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1211" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB064F0" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00D17B91">
+          <w:p w14:paraId="3CB064F0" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00D17B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Fagområde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1928" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB064F1" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00D17B91">
+          <w:p w14:paraId="3CB064F1" w14:textId="63939B40" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00D17B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...6 lines deleted...]
-              <w:t>1-2 år</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-3 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1861" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB064F2" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00D17B91">
+          <w:p w14:paraId="3CB064F3" w14:textId="186D14B2" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00D17B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E02B7" w:rsidRPr="000808B0" w14:paraId="3CB0652D" w14:textId="77777777" w:rsidTr="000808B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB064F5" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB064F6" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kropp, bevegelse, mat og helse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB064F7" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB064F8" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB064F9" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB064FA" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB064FB" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB064FC" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB064FD" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB064FE" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB064FF" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06500" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06501" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06502" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06503" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06504" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06505" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06506" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06507" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06508" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06515" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1928" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB064F3" w14:textId="131F3A4D" w:rsidR="00D17B91" w:rsidRDefault="0034019C" w:rsidP="00D17B91">
-[...261 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3CD631A1" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00AF34C8">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir gjort bevisste på gode holdninger og kunnskap om hygiene.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17BD3B61" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00AF34C8">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna er med på aktiviteter og leker som skaper kroppsbevissthet; balanse, sanseløype, hoppe m.m...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06516" w14:textId="14346F7D" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna prøver selv; spise (også med bestikk), kle på seg, gå på potte/ toalett</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06517" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får varierte smaksopplevelser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06518" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får tilrettelagt for fysisk utfoldelse, både ute og inne.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06519" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna bruker naturen som en arena for varierte bevegelser i ulendt terreng.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0651A" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir gjort bevisste på ulike kroppsdeler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E59E42" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna etablerer rutiner for håndhygiene</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0651B" w14:textId="6611AAA9" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna lærer å utrykke at de er trøtt og trenger en blund</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1861" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06516" w14:textId="77777777" w:rsidR="00865A54" w:rsidRDefault="00843729" w:rsidP="00865A54">
-[...210 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1C6FD407" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får kunnskap om hvor maten kommer fra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06523" w14:textId="11203A78" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Barna oppmuntres å være selvstendige ved dobesøk, måltid og påkledning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06524" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna øver på å holde orden på sine egne saker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06525" w14:textId="7C4B7B98" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får mulighet til å tilegne seg grunnleggende ferdigheter i aking, hoppe strikk og tau, klatring, stupe kråke m.m...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B0A782" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00AF34C8">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Barna blir gjort bevisste på kroppens funksjoner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06521" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00843729" w:rsidP="00865A54">
-[...106 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06526" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Barna blir gjort bevisste på kroppens behov og et variert kosthold.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06527" w14:textId="77777777" w:rsidR="00865A54" w:rsidRDefault="00843729" w:rsidP="00865A54">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06527" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Barna får kunnskap om og et forhold til personlig hygiene</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06528" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00843729" w:rsidP="00865A54">
-[...51 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06528" w14:textId="5ACBC7A0" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får kunnskap om kroppen og respekt for egen og andres kropp</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B2752C0" w14:textId="260ABB28" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00865A54">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Æ e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>mæ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for å bli kjent med følelser, sette grenser for egen kropp. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0652A" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0652B" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0652C" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CB0652E" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00D17B91">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB0652E" w14:textId="4D004BB6" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00D17B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6576A3" w14:textId="128505D0" w:rsidR="000808B0" w:rsidRDefault="000808B0" w:rsidP="00D17B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143CB1B1" w14:textId="77797E75" w:rsidR="000808B0" w:rsidRDefault="000808B0" w:rsidP="00D17B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C96EDA" w14:textId="73ADC358" w:rsidR="000808B0" w:rsidRDefault="000808B0" w:rsidP="00D17B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C2BF0B1" w14:textId="6CBD9B87" w:rsidR="000808B0" w:rsidRDefault="000808B0" w:rsidP="00D17B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4104732B" w14:textId="77777777" w:rsidR="000808B0" w:rsidRDefault="000808B0" w:rsidP="00D17B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7914EC90" w14:textId="32C43BB0" w:rsidR="000808B0" w:rsidRDefault="000808B0" w:rsidP="00D17B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D32A495" w14:textId="77777777" w:rsidR="000808B0" w:rsidRPr="000808B0" w:rsidRDefault="000808B0" w:rsidP="00D17B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5013" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4152"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3126"/>
+        <w:gridCol w:w="4156"/>
+        <w:gridCol w:w="4630"/>
+        <w:gridCol w:w="5244"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D17B91" w14:paraId="3CB06533" w14:textId="77777777" w:rsidTr="00FA3114">
+      <w:tr w:rsidR="007E02B7" w:rsidRPr="000808B0" w14:paraId="3CB06533" w14:textId="77777777" w:rsidTr="000808B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="pct"/>
+            <w:tcW w:w="1481" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0652F" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB0652F" w14:textId="0C00A7B9" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Konkrete aktiviteter</w:t>
+              <w:t>Konkrete aktiviteter ideer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="pct"/>
+            <w:tcW w:w="1650" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06530" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB06530" w14:textId="59EDD6E5" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...6 lines deleted...]
-              <w:t>1-2 år</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidR="0002497E" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="pct"/>
+            <w:tcW w:w="1869" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06531" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB06532" w14:textId="578D123E" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="0002497E" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="007E02B7" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E02B7" w:rsidRPr="000808B0" w14:paraId="3CB065DE" w14:textId="77777777" w:rsidTr="000808B0">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB0655C" w14:textId="3976E4C4" w:rsidR="007E02B7" w:rsidRPr="004504EA" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0655D" w14:textId="546ADB53" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kropp, bevegelse mat og helse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0655E" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0655F" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06560" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06561" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06562" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06568" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06569" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0656A" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0656B" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0656C" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1117" w:type="pct"/>
+            <w:tcW w:w="1650" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06532" w14:textId="63568030" w:rsidR="00D17B91" w:rsidRDefault="0034019C" w:rsidP="00A33613">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB0656D" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Være med på matlaging (trille ut boller, forme, røre, kjevle, smake)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F6F0882" w14:textId="46F74EFA" w:rsidR="008F72F6" w:rsidRDefault="008F72F6" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Smøre maten selv</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189DA96F" w14:textId="789D2FF8" w:rsidR="00AB492F" w:rsidRPr="000808B0" w:rsidRDefault="00AB492F" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...24 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kle på seg selv</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0656F" w14:textId="258C7E6F" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bruke bilder til å vise tannpuss, Karius og Baktus, munn etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314C0354" w14:textId="19DB3FEB" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Øve på å rulle, hoppe, krype, danse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06571" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kaste ballonger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06574" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turer i ulendt terreng </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06575" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ulike underlag (plater/kasser med bomull, sand, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>grus…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06576" w14:textId="084A4E3A" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sansesamlinger, kjenne på ulike kontraster, myk-hard, kald-varm etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06577" w14:textId="7E115AC1" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Ulike smaker, samlinger med ulike typer mat og drikke barna får smake</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06578" w14:textId="328F4DD5" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="008F72F6" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="007E02B7" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>avngi kroppsdelene</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06579" w14:textId="3C74C93E" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="008F72F6" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Æ e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>mæ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="007E02B7" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Likheter og ulikheter jente/gutt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0657A" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bruke fallskjerm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0657B" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hinderløype ute/inne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0657D" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Snakke om sanser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0657F" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Rutiner med håndvask</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD39133" w14:textId="1799A792" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fylle stamp og la barna vaske dukker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4284C5" w14:textId="6FE65051" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Laminere hender og la barna vaske de rene med klut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06580" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lottospill om mat og kroppsdeler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06584" w14:textId="6E776E39" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Lage hånd/fotavtrykk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06585" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sanger og regler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06589" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sklie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0658F" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hvor kommer maten fra</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76CC77C4" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fra mat til munn, så og høste</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B36300" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Spise ute</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="245FDFD6" w14:textId="1A376A42" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Ake</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B19F84D" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Brannvern</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="011F987A" w14:textId="77777777" w:rsidR="004504EA" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...137 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sangleker:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34293512" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Sanger,regler</w:t>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Tommelfinger,tommelfinger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="2BE5C896" w14:textId="03FB9B17" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...11 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Du har</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to øyne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294CE7B1" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Alle barna hopper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06612E2F" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Tommelfinger,tommelfinger</w:t>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hode,skulder</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>,kne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
-[...65 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> og tå</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06542" w14:textId="77777777" w:rsidR="00FA3114" w:rsidRDefault="00FA3114" w:rsidP="00FA3114">
-[...344 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06591" w14:textId="3F88E0A9" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1283" w:type="pct"/>
+            <w:tcW w:w="1869" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0656D" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00FA3114" w:rsidP="00FA3114">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5472F214" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Besøke gård</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3A2E4B" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hva skjer med maten når vi har spist den</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C2D76B" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Koordinasjonsøvelser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C23B51" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Minirøris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="21434BD6" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Likheter og ulikheter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53407949" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fallskjerm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="590CC47B" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Regelleker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065B8" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hele matlagingsprosessen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EEC29A" w14:textId="77777777" w:rsidR="008F0CD8" w:rsidRPr="000808B0" w:rsidRDefault="008F0CD8" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bake</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CB065B9" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Karius og Baktus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065BA" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Besøk av tannhelsetjenesten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065BC" w14:textId="4472B9AA" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Plakater med ja og nei mat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065BD" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Øve på å rulle, hoppe </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>krype ,danse</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CB065BE" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Turer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065BF" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Føleboks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CB065C0" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Ulike smaker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065C1" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hinderløype</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065C2" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Turer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065C3" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sanseboks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CB065C4" w14:textId="2D0890B6" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Torso dukke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C7D0DDC" w14:textId="7BC477F6" w:rsidR="008F0CD8" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Æ e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>mæ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>: Snakke med barna om gode og vonde hemmeligheter, følelser</w:t>
+            </w:r>
+            <w:r w:rsidR="008F72F6" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>, kroppsfunksjoner</w:t>
+            </w:r>
+            <w:r w:rsidR="008F0CD8" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>, respekt for andres kropp mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065CA" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Rollelek om legebesøk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065CD" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Håndavtrykk/fotavtrykk/omriss av kroppen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065D3" w14:textId="3E1589C0" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Skidag</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB065D5" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hjelpe de yngre med påkledning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0CF1C1" w14:textId="0217A674" w:rsidR="007E02B7" w:rsidRPr="000808B0" w:rsidRDefault="008F0CD8" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Skape samhold og lekegrupper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D77F82D" w14:textId="77777777" w:rsidR="008F0CD8" w:rsidRPr="000808B0" w:rsidRDefault="007E02B7" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Brannvern</w:t>
+            </w:r>
+            <w:r w:rsidR="008F0CD8" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FCE30F1" w14:textId="77777777" w:rsidR="007E02B7" w:rsidRDefault="008F0CD8" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Dans/ diskotek</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="205F2763" w14:textId="77777777" w:rsidR="004504EA" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...12 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Være selvstendig på toalett, ved matbordet og i påkledning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE33685" w14:textId="354DFE26" w:rsidR="004504EA" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...1567 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sangleker og andre leker:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50AF6076" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Haien kommer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73146807" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Alle mine kyllinger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E7DA96" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Er du veldig glad og vet det</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09B9AB0D" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Halen på grisen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32E3BD42" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Doktorsisten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E054E8" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Stiv heks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A263081" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Vi har ei gammel tante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561FB81A" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB065DD" w14:textId="4C7EF754" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CB065DF" w14:textId="7AA340D1" w:rsidR="00B43607" w:rsidRDefault="00B43607" w:rsidP="009168C7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6BC246A6" w14:textId="77777777" w:rsidR="00885D36" w:rsidRDefault="00885D36" w:rsidP="009168C7"/>
+    <w:p w14:paraId="3CB065DF" w14:textId="7AA340D1" w:rsidR="00B43607" w:rsidRPr="000808B0" w:rsidRDefault="00B43607" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065E0" w14:textId="77777777" w:rsidR="00C90913" w:rsidRPr="000808B0" w:rsidRDefault="00C90913" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC246A6" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="000808B0" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3CB065E3" w14:textId="77777777" w:rsidR="00C90913" w:rsidRDefault="00C90913" w:rsidP="009168C7"/>
     <w:p w14:paraId="3CB065E4" w14:textId="77777777" w:rsidR="00C90913" w:rsidRDefault="00C90913" w:rsidP="009168C7"/>
     <w:p w14:paraId="3CB065E5" w14:textId="77777777" w:rsidR="00C90913" w:rsidRDefault="00C90913" w:rsidP="009168C7"/>
-    <w:p w14:paraId="3CB065E9" w14:textId="77777777" w:rsidR="00843729" w:rsidRDefault="00843729" w:rsidP="00843729">
+    <w:p w14:paraId="6FC214E2" w14:textId="77777777" w:rsidR="000808B0" w:rsidRDefault="000808B0" w:rsidP="00843729">
       <w:pPr>
         <w:pStyle w:val="Tittel"/>
         <w:rPr>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D1B7C2" w14:textId="77777777" w:rsidR="000808B0" w:rsidRDefault="000808B0" w:rsidP="00843729">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E08359F" w14:textId="77777777" w:rsidR="000808B0" w:rsidRDefault="000808B0" w:rsidP="00843729">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595DE89B" w14:textId="77777777" w:rsidR="000808B0" w:rsidRDefault="000808B0" w:rsidP="00843729">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B01C959" w14:textId="77777777" w:rsidR="00F957B7" w:rsidRDefault="00F957B7" w:rsidP="000223CF">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71614F2D" w14:textId="2E70733D" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="000223CF">
+      <w:pPr>
+        <w:pStyle w:val="Tittel"/>
+        <w:rPr>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Kunst, kultur og kreativitet</w:t>
+        <w:t>Kunst kultur og kreativitet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB065EA" w14:textId="77777777" w:rsidR="00843729" w:rsidRPr="00443EB1" w:rsidRDefault="00843729" w:rsidP="00843729">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB065EA" w14:textId="77777777" w:rsidR="00843729" w:rsidRPr="000808B0" w:rsidRDefault="00843729" w:rsidP="00843729">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Opplevelser med kunst og kultur i barnehagen kan legge grunnlag for tilhørighet, deltagelse og eget skapende arbeid. I barnehagen skal barna få estetiske erfaringer med kunst og kultur i ulike former og organisert på måter som gir barna anledning til utforsking, fordypning og progresjon. Barna skal støttes i å være aktive og skape egne kunstneriske og kulturelle uttrykk. Barnehagen skal legge til rette for samhørighet og kreativitet ved å bidra til at barna får være sammen om å oppleve, og å skape kunstneriske og kulturelle utrykk. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB065EB" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00443EB1" w:rsidRDefault="00843729" w:rsidP="00843729">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB065EB" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00843729" w:rsidP="00843729">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fagområdet omhandler uttrykksformer som billedkunst og kunsthåndverk, musikk, dans, drama, språk, litteratur, film, arkitektur og design. Barnehagen skal la barna møte ulike kunstneriske og kulturelle uttrykk som gjenspeiler et mangfoldig samfunn og ulike tidsepoker. I arbeid med fagområdet skal personalet stimulere barnas nysgjerrighet, utvide deres forståelse og bidra til undring, undersøkelser, utprøvinger og eksperimentering. Barnehagen må legge til rette for og videreutvikle barnas kreative prosesser og uttrykk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB065EC" w14:textId="77777777" w:rsidR="00843729" w:rsidRDefault="00843729" w:rsidP="00843729"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB065EC" w14:textId="77777777" w:rsidR="00843729" w:rsidRPr="000808B0" w:rsidRDefault="00843729" w:rsidP="00843729">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065ED" w14:textId="77777777" w:rsidR="00843729" w:rsidRPr="000808B0" w:rsidRDefault="00F01FB8" w:rsidP="00843729">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB069F8" wp14:editId="3CB069F9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4272280</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4457700" cy="3800475"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
@@ -8166,51 +8352,51 @@
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3CB06A3D" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="0083457E"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB069F8" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:336.4pt;margin-top:1.1pt;width:351pt;height:299.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzT2I0JwIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJkrU14hRdugwD&#10;ugvQ7gNoWY6FyqImKbGzrx8lp2l2exmmB4E0qUPykPTyeug020vnFZqSTyc5Z9IIrJXZlvzrw+bV&#10;JWc+gKlBo5ElP0jPr1cvXyx7W8gZtqhr6RiBGF/0tuRtCLbIMi9a2YGfoJWGjA26DgKpbpvVDnpC&#10;73Q2y/M3WY+utg6F9J6+3o5Gvkr4TSNF+Nw0XgamS065hXS7dFfxzlZLKLYObKvEMQ34hyw6UIaC&#10;nqBuIQDbOfUbVKeEQ49NmAjsMmwaJWSqgaqZ5r9Uc9+ClakWIsfbE03+/8GKT/svjqm65AvODHTU&#10;ogf56EOFj57NIj299QV53VvyC8NbHKjNqVRv71CQl8F1C2Yrb5zDvpVQU3rT+DI7ezri+AhS9R+x&#10;pjiwC5iAhsZ1kTtigxE6telwao0cAhP0cT5fXFzkZBJke32Z5/OLRYoBxdNz63x4L7FjUSi5o94n&#10;eNjf+RDTgeLJJUbzqFW9UVonxW2rtXZsDzQnm3SO6D+5acP6kl8tZouRgb9C5On8CaJTgQZeq67k&#10;VAWd6ARF5O2dqZMcQOlRppS1ORIZuRtZDEM1HFtG/pHkCusDMetwnG/aRxJadN8562m2S+6/7cBJ&#10;zvQHQ925ms7ncRmSQsTOSHHnlurcAkYQVMkDZ6O4DmmBYtoGb6iLjUr8PmdyTJlmNtF+3K+4FOd6&#10;8nr+C6x+AAAA//8DAFBLAwQUAAYACAAAACEAUno+aN8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2QkLogldFM7StMJIYHgNsY0rlnjtRWJU5KsK29PdoKj/f36/blaTdawEX3o&#10;HUm4mwlgSI3TPbUSth/Pt0tgISrSyjhCCT8YYFVfXlSq1O5E7zhuYstSCYVSSehiHErOQ9OhVWHm&#10;BqTEDs5bFdPoW669OqVya3gmRM6t6ild6NSATx02X5ujlbBcvI6f4W2+3jX5wdzHm2J8+fZSXl9N&#10;jw/AIk7xLwxn/aQOdXLauyPpwIyEvMiSepSQZcDOfF4s0mKfiBAF8Lri/1+ofwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAzT2I0JwIAAE0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBSej5o3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape w14:anchorId="3CB069F8" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:336.4pt;margin-top:1.1pt;width:351pt;height:299.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDw8QtgFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9tu2zAMhu8H7B0E3S92smRpjThFly7D&#10;gO4AdHsAWpZjYbKoSUrs7OlHKW6anW6G6UIgTfkX+ZFa3QydZgfpvEJT8ukk50wagbUyu5J/+bx9&#10;ccWZD2Bq0GhkyY/S85v182er3hZyhi3qWjpGIsYXvS15G4ItssyLVnbgJ2iloWCDroNArttltYOe&#10;1DudzfL8Vdajq61DIb2nr3enIF8n/aaRInxsGi8D0yWn3ELaXdqruGfrFRQ7B7ZVYkwD/iGLDpSh&#10;S89SdxCA7Z36TapTwqHHJkwEdhk2jRIy1UDVTPNfqnlowcpUC8Hx9ozJ/z9Z8eHwYD85FobXOFAD&#10;UxHe3qP46pnBTQtmJ2+dw76VUNPF04gs660vxl8jal/4KFL177GmJsM+YBIaGtdFKlQnI3VqwPEM&#10;XQ6BCfo4ny+Wy5xCgmIvr/J8vlykO6B4/N06H95K7Fg0Su6oq0keDvc+xHSgeDwSb/OoVb1VWifH&#10;7aqNduwANAHbtEb1n45pw/qSXy9mixOBv0rkaf1JolOBRlmrruRUBa14CIrI7Y2pkx1A6ZNNKWsz&#10;gozsThTDUA1M1SVPBCLXCusjkXV4mlx6aWS06L5z1tPUltx/24OTnOl3hrpzPZ3P45gnh8DOyHGX&#10;keoyAkaQVMkDZydzE9LTiGkbvKUuNirxfcpkTJmmMWEfX04c90s/nXp63+sfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAUno+aN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLogl&#10;dFM7StMJIYHgNsY0rlnjtRWJU5KsK29PdoKj/f36/blaTdawEX3oHUm4mwlgSI3TPbUSth/Pt0tg&#10;ISrSyjhCCT8YYFVfXlSq1O5E7zhuYstSCYVSSehiHErOQ9OhVWHmBqTEDs5bFdPoW669OqVya3gm&#10;RM6t6ild6NSATx02X5ujlbBcvI6f4W2+3jX5wdzHm2J8+fZSXl9Njw/AIk7xLwxn/aQOdXLauyPp&#10;wIyEvMiSepSQZcDOfF4s0mKfiBAF8Lri/1+ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDw8QtgFQIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBSej5o3wAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A34" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00025C55">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Personalet skal: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A35" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00025C55" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A36" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00025C55" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
@@ -8311,53 +8497,56 @@
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00025C55">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t> bidra til at kulturelt mangfold blir en berikelse for hele barnegruppen</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A3D" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="0083457E"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00843729">
-        <w:rPr>
+      <w:r w:rsidR="00843729" w:rsidRPr="000808B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB069FA" wp14:editId="3CB069FB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-33020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13969</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4305300" cy="3800475"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
@@ -8538,51 +8727,51 @@
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorBidi"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB069FA" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-2.6pt;margin-top:1.1pt;width:339pt;height:299.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfyjmjKQIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthJnF6MOEWXLsOA&#10;7gK0+wBZlmOhkqhJSuzs60fJaZrdXobpQSBN8og8JL28GbQie+G8BFPR6SSnRBgOjTTbin593Ly5&#10;osQHZhqmwIiKHoSnN6vXr5a9LcUMOlCNcARBjC97W9EuBFtmmeed0MxPwAqDxhacZgFVt80ax3pE&#10;1yqb5flF1oNrrAMuvMevd6ORrhJ+2woePretF4GoimJuId0u3XW8s9WSlVvHbCf5MQ32D1loJg0+&#10;eoK6Y4GRnZO/QWnJHXhow4SDzqBtJRepBqxmmv9SzUPHrEi1IDnenmjy/w+Wf9p/cUQ2FS0oMUxj&#10;ix7Fkw81PHkyi/T01pfo9WDRLwxvYcA2p1K9vQeOXgbWHTNbcesc9J1gDaY3jZHZWeiI4yNI3X+E&#10;Bt9huwAJaGidjtwhGwTRsU2HU2vEEAjHj8U8X8xzNHG0za/yvLhcpDdY+RxunQ/vBWgShYo67H2C&#10;Z/t7H2I6rHx2ia95ULLZSKWS4rb1WjmyZzgnm3SO6D+5KUP6il4vZouRgb9C5On8CULLgAOvpK4o&#10;VoEnOrEy8vbONEkOTKpRxpSVORIZuRtZDEM9pJZdxNhIcg3NAZl1MM437iMKHbjvlPQ42xX133bM&#10;CUrUB4PduZ4WRVyGpBSLyxkq7txSn1uY4QhV0UDJKK5DWqCYtoFb7GIrE78vmRxTxplNtB/3Ky7F&#10;uZ68Xv4Cqx8AAAD//wMAUEsDBBQABgAIAAAAIQA4gHu23gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT8MwDIXvSPyHyEhc0JZQoB2l6YSQQHCDgeCaNV5bkTilybry7zEnONnWe3r+XrWevRMT&#10;jrEPpOF8qUAgNcH21Gp4e71frEDEZMgaFwg1fGOEdX18VJnShgO94LRJreAQiqXR0KU0lFLGpkNv&#10;4jIMSKztwuhN4nNspR3NgcO9k5lSufSmJ/7QmQHvOmw+N3uvYXX5OH3Ep4vn9ybfuet0VkwPX6PW&#10;pyfz7Q2IhHP6M8MvPqNDzUzbsCcbhdOwuMrYqSHjwXJeZNxky4tSBci6kv8L1D8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAn8o5oykCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAOIB7tt4AAAAIAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:shape w14:anchorId="3CB069FA" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-2.6pt;margin-top:1.1pt;width:339pt;height:299.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAJK5FQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti59WLEKbp0GQZ0&#10;F6DbB9CyHAuTRU1SYndfP0px0+z2MkwPAilSh+QhuboZOs0O0nmFpuTTSc6ZNAJrZXYl//J5++qK&#10;Mx/A1KDRyJI/Ss9v1i9frHpbyBm2qGvpGIEYX/S25G0ItsgyL1rZgZ+glYaMDboOAqlul9UOekLv&#10;dDbL84usR1dbh0J6T693RyNfJ/ymkSJ8bBovA9Mlp9xCul26q3hn6xUUOwe2VWJMA/4hiw6UoaAn&#10;qDsIwPZO/QbVKeHQYxMmArsMm0YJmWqgaqb5L9U8tGBlqoXI8fZEk/9/sOLD4cF+ciwMr3GgBqYi&#10;vL1H8dUzg5sWzE7eOod9K6GmwNNIWdZbX4xfI9W+8BGk6t9jTU2GfcAENDSui6xQnYzQqQGPJ9Ll&#10;EJigx8U8X85zMgmyza/yfHG5TDGgePpunQ9vJXYsCiV31NUED4d7H2I6UDy5xGgetaq3SuukuF21&#10;0Y4dgCZgm86I/pObNqwv+fVytjwy8FeIPJ0/QXQq0Chr1ZWcqqATnaCIvL0xdZIDKH2UKWVtRiIj&#10;d0cWw1ANTNUlv4h/I68V1o/ErMPj5NKmkdCi+85ZT1Nbcv9tD05ypt8Z6s71dLGIY56UxfJyRoo7&#10;t1TnFjCCoEoeODuKm5BWI6Zt8Ja62KjE73MmY8o0jYn2cXPiuJ/ryet5v9c/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAOIB7tt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXNCW&#10;UKAdpemEkEBwg4HgmjVeW5E4pcm68u8xJzjZ1nt6/l61nr0TE46xD6ThfKlAIDXB9tRqeHu9X6xA&#10;xGTIGhcINXxjhHV9fFSZ0oYDveC0Sa3gEIql0dClNJRSxqZDb+IyDEis7cLoTeJzbKUdzYHDvZOZ&#10;Urn0pif+0JkB7zpsPjd7r2F1+Th9xKeL5/cm37nrdFZMD1+j1qcn8+0NiIRz+jPDLz6jQ81M27An&#10;G4XTsLjK2Kkh48FyXmTcZMuLUgXIupL/C9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABsAkrkVAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADiAe7beAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A3E" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00025C55">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Gjennom arbeid med kunst, kultur og kreativitet skal barnehagen bidra til at barna: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A3F" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00025C55" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A40" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00025C55" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
@@ -8706,2162 +8895,2760 @@
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorBidi"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A49" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:pageBreakBefore/>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorBidi"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB065EE" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="3CB06602" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
+    <w:p w14:paraId="3CB065EE" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065EF" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065F0" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065F1" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065F2" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065F3" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065F4" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065F5" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065F6" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065F7" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065F8" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065F9" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065FA" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065FB" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065FC" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065FD" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065FE" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB065FF" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06600" w14:textId="77777777" w:rsidR="0083457E" w:rsidRPr="000808B0" w:rsidRDefault="0083457E" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06601" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06602" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3498"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3499"/>
+        <w:gridCol w:w="3490"/>
+        <w:gridCol w:w="5295"/>
+        <w:gridCol w:w="5209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D17B91" w14:paraId="3CB06607" w14:textId="77777777" w:rsidTr="00A33613">
+      <w:tr w:rsidR="00237F1E" w:rsidRPr="000808B0" w14:paraId="3CB06607" w14:textId="77777777" w:rsidTr="00237F1E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06603" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB06603" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Fagområde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1892" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06604" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB06604" w14:textId="34670EAE" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...6 lines deleted...]
-              <w:t>1-2 år</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-3 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1862" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06605" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB06606" w14:textId="6B1F8136" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00237F1E" w:rsidRPr="000808B0" w14:paraId="3CB06637" w14:textId="77777777" w:rsidTr="00237F1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB06608" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06609" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kunst, kultur og kreativitet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0660A" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0660B" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0660C" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0660D" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0660E" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0660F" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06610" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06611" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06612" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06613" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06614" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06615" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06620" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06621" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06622" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06623" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06624" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06625" w14:textId="6DCEBD91" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F4B5A37" w14:textId="78D0B13D" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46423A03" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06626" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1892" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06606" w14:textId="0880A8F4" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...253 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3CB06627" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir introdusert for ulike materialer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06628" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna beveger seg til musikk og blir kjent med bevegelsessanger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06629" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får erfaringer med ulike rytmer og takt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0662A" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir lest for i bøker tilpasset alder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C2D7CE8" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barnas kultur og kulturinntrykk, dannes først og fremst av opplevelser i nærområdet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F4DD89" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får innblikk i fiskeri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0662B" w14:textId="7AE395B3" w:rsidR="00CB5C89" w:rsidRPr="000808B0" w:rsidRDefault="00CB5C89" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna lager egen kunstutstilling</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1862" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06627" w14:textId="77777777" w:rsidR="00025C55" w:rsidRDefault="0083457E" w:rsidP="00025C55">
-[...160 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="45857DB0" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00237F1E">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir kjent med ulike kulturuttrykk, som dikt, eventyr, sang osv.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B5A0C39" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00237F1E">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Barna får erfaring med å kommunisere med visuelle uttrykk.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB0662F" w14:textId="77777777" w:rsidR="00025C55" w:rsidRDefault="0083457E" w:rsidP="00025C55">
-[...42 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06631" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Barna utrykker tanker og opplevelser ved hjelp av ulike teknikker og materialer.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06632" w14:textId="77777777" w:rsidR="00025C55" w:rsidRDefault="0083457E" w:rsidP="00025C55">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06632" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Barna dramatiserer eventyr og fortellinger. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06633" w14:textId="77777777" w:rsidR="00025C55" w:rsidRDefault="0083457E" w:rsidP="00025C55">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="715E7642" w14:textId="4FEBB225" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="0002497E">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir introdusert for mer avanserte bevegelsessanger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06633" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Barna oppmuntres i større grad til å ta ordet i grupper.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06634" w14:textId="77777777" w:rsidR="00025C55" w:rsidRDefault="0083457E" w:rsidP="00025C55">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06634" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Barna skaper egne historier.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06635" w14:textId="77777777" w:rsidR="00025C55" w:rsidRDefault="0083457E" w:rsidP="00025C55">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06635" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00025C55">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Barna får kunnskap om eventyrenes plass i norsk kulturtradisjon</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FB3C96E" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="0083457E" w:rsidP="00F130AB">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4FB3C96E" w14:textId="77777777" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00237F1E" w:rsidP="00F130AB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Barna får mer bakgrunnsstoff i forhold til de kulturuttrykkene de blir presentert for </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06636" w14:textId="3F434DD6" w:rsidR="00F130AB" w:rsidRDefault="00F130AB" w:rsidP="00F130AB">
-[...14 lines deleted...]
-              <w:t>akvariet</w:t>
+          <w:p w14:paraId="2B9BA74D" w14:textId="4FE24E43" w:rsidR="00237F1E" w:rsidRPr="000808B0" w:rsidRDefault="00CB5C89" w:rsidP="00F130AB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00237F1E" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>kvariet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3145F1" w14:textId="77777777" w:rsidR="00CB5C89" w:rsidRPr="000808B0" w:rsidRDefault="00CB5C89" w:rsidP="00F130AB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna lager egen kunstutstilling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06636" w14:textId="3C1A42C0" w:rsidR="00CB5C89" w:rsidRPr="000808B0" w:rsidRDefault="00CB5C89" w:rsidP="00F130AB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kunst i et historisk perspektiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CB06638" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
-    <w:p w14:paraId="3CB06639" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
+    <w:p w14:paraId="3CB06638" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="000808B0" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06639" w14:textId="4F4B706D" w:rsidR="00D17B91" w:rsidRDefault="000223CF" w:rsidP="000223CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="934"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C24F77E" w14:textId="513753D8" w:rsidR="000223CF" w:rsidRDefault="000223CF" w:rsidP="000223CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="934"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529872B7" w14:textId="77777777" w:rsidR="000223CF" w:rsidRPr="000808B0" w:rsidRDefault="000223CF" w:rsidP="000223CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="934"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3498"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3499"/>
+        <w:gridCol w:w="3456"/>
+        <w:gridCol w:w="5329"/>
+        <w:gridCol w:w="5209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D17B91" w14:paraId="3CB0663E" w14:textId="77777777" w:rsidTr="00A33613">
+      <w:tr w:rsidR="00AD2779" w:rsidRPr="000808B0" w14:paraId="3CB0663E" w14:textId="77777777" w:rsidTr="00AD2779">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1235" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0663A" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB0663A" w14:textId="57E8237D" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...6 lines deleted...]
-              <w:t>Konkrete aktiviteter</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Konkrete aktiviteter ideer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1904" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0663B" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB0663B" w14:textId="2174A0EA" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...6 lines deleted...]
-              <w:t>1-2 år</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-3 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1862" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0663C" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB0663D" w14:textId="5528ADD7" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD2779" w:rsidRPr="000808B0" w14:paraId="3CB06699" w14:textId="77777777" w:rsidTr="00AD2779">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1235" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB0663F" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06640" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D730832" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="000808B0" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kunst, kultur og kreativitet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06641" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06642" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06643" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06644" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06645" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06646" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06647" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06648" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06649" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0664A" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0664B" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0664C" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0664D" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0664E" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0664F" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06650" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06651" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06652" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06653" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06654" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06655" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0665E" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1904" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0663D" w14:textId="4ADE4140" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...254 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3CB0665F" w14:textId="07B82524" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Leire</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06660" w14:textId="4D299E8B" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans, musikk, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06661" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sangleker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06662" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kunstutstilling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06663" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Klappesang m/ rytme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06664" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bli kjent med ulik tekstur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60A06FDE" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="005A6C5A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Forming</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06665" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Modellkitt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6331D3" w14:textId="34BE9928" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lek med maling i ulike farger </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06666" w14:textId="44869DDE" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fingermaling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06667" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bli kjent med ulike materialer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06668" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bjørnen sover</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0666C" w14:textId="66678F4A" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Male med ulike redskap beregnet for de minste</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0666D" w14:textId="258D10C8" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Dramatisere eventyr</w:t>
+            </w:r>
+            <w:r w:rsidR="00411002" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>, bukkene bruse mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0666E" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Primærfarger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D2F686" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Male i snøen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E5FD4D2" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Formingsaktiviteter knyttet til tradisjoner i barnehagen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D8BF85" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ser på bilder av ulike fiskeslag </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635ACB9A" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fiskesanger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09FC3679" w14:textId="77777777" w:rsidR="00411002" w:rsidRPr="000808B0" w:rsidRDefault="00411002" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bli kjent med ulike materialer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0666F" w14:textId="14842E07" w:rsidR="00411002" w:rsidRPr="000808B0" w:rsidRDefault="00411002" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Prosess</w:t>
+            </w:r>
+            <w:r w:rsidR="000E2578" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med kunstnerisk aktivitet er viktigere enn det ferdige produktet. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1862" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0665F" w14:textId="07B82524" w:rsidR="00D17B91" w:rsidRDefault="003D2025" w:rsidP="003D2025">
-[...47 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="102EC1D3" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="005A6C5A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Leire, trolldeig, lekedeig.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06686" w14:textId="0AA8A89F" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="001B1B8E">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Redesign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06687" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fortellertradisjoner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06688" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Forming</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06689" w14:textId="649BC3B8" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Musikk</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34A47" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>, instrumenter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="622F6686" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00AD2779">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eventyr/drama </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0668A" w14:textId="5AB08BCF" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00E34A47">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Utkledning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0668B" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Sangleker</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06662" w14:textId="77777777" w:rsidR="003D2025" w:rsidRDefault="003D2025" w:rsidP="003D2025">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="573F82F6" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="000433BF">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Regelleker</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0668D" w14:textId="37BCB967" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00F130AB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Snekre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0668E" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Norske eventyr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0668F" w14:textId="167EC23B" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00F957B7" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bruk av et allsidig utvalg av materialer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06690" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage skuespill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06691" w14:textId="5B837BD3" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lage egen </w:t>
+            </w:r>
+            <w:r w:rsidR="00116279" w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>lekedeig</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06692" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kunst knyttet til andre kulturer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06693" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage instrumenter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06695" w14:textId="2A8C363F" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Disco</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CB06697" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Male et maleri på lerret</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21CBF223" w14:textId="437293EC" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="003D2025">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fargesirkel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FB59F7B" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="000433BF">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formingsaktiviteter knyttet til tradisjoner i barnehagen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6522A7FE" w14:textId="2F0F7985" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="000433BF">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Maske til karneval</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D93A598" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="000433BF">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Trykketeknikk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFCE1E5" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="000433BF">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Minirøris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="582601E3" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="000433BF">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Kunstutstilling</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06663" w14:textId="77777777" w:rsidR="003D2025" w:rsidRDefault="003D2025" w:rsidP="003D2025">
-[...227 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="06596932" w14:textId="77777777" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00DD2ADB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blanding av farger </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33FAE134" w14:textId="79950E72" w:rsidR="00AD2779" w:rsidRPr="000808B0" w:rsidRDefault="00AD2779" w:rsidP="00DD2ADB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Formingsaktiviteter knyttet til tradisjoner i barnehagen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38D8BF85" w14:textId="77777777" w:rsidR="007540E1" w:rsidRDefault="007540E1" w:rsidP="003D2025">
-[...713 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="66582C37" w14:textId="4B1CC4A8" w:rsidR="00116279" w:rsidRPr="000808B0" w:rsidRDefault="00116279" w:rsidP="00DD2ADB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000808B0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Klippe og lime</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06698" w14:textId="3527F255" w:rsidR="00AD2779" w:rsidRPr="000223CF" w:rsidRDefault="00AD2779" w:rsidP="00F957B7">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CB0669A" w14:textId="1B679B64" w:rsidR="0083457E" w:rsidRPr="0083457E" w:rsidRDefault="0083457E" w:rsidP="0083457E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
         </w:pBdr>
         <w:spacing w:after="300"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Natur, miljø og teknologi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB0669B" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
-    <w:p w14:paraId="3CB0669C" w14:textId="77777777" w:rsidR="0083457E" w:rsidRPr="00443EB1" w:rsidRDefault="0083457E" w:rsidP="0083457E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB0669C" w14:textId="77777777" w:rsidR="0083457E" w:rsidRPr="00DA1478" w:rsidRDefault="0083457E" w:rsidP="0083457E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Opplevelser og erfaringer i naturen kan fremme forståelse for naturens egenart og vilje til å verne om naturressursene, bevare biologisk mangfold og bidra til bærekraftig utvikling. Barnehagen skal bidra til at barna blir glade i naturen, får erfaringer med naturen som fremmer evne til å orientere seg og oppholde seg i naturen til ulike årstider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0669D" w14:textId="77777777" w:rsidR="0083457E" w:rsidRPr="00443EB1" w:rsidRDefault="0083457E" w:rsidP="0083457E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB0669D" w14:textId="77777777" w:rsidR="0083457E" w:rsidRPr="00DA1478" w:rsidRDefault="0083457E" w:rsidP="0083457E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Barnehagen skal legge til rette for at barna får et mangfold av naturopplevelser og får oppleve naturen som arena for lek og læring. Barnehagen skal legge til rette for at barna forblir nysgjerrige på naturvitenskapelige fenomener, kan oppleve tilhørighet til naturen og gjøre erfaringer med bruk av teknologi og redskaper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0669E" w14:textId="77777777" w:rsidR="0083457E" w:rsidRDefault="0083457E" w:rsidP="009168C7">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB0669E" w14:textId="77777777" w:rsidR="0083457E" w:rsidRPr="00DA1478" w:rsidRDefault="0083457E" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB069FC" wp14:editId="3CB069FD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>135255</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4438650" cy="3703955"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
@@ -11003,51 +11790,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> får kjennskap til menneskets livssyklus </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3CB06A52" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB069FC" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:10.65pt;width:349.5pt;height:291.65pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4gueIKAIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti5OBcjTtGlyzCg&#10;uwDtPkCW5VioJHqSEjv7+lFymma3l2F+EEiROiQPSa9veq3IUVgnwRR0PEopEYZDJc2+oF8fd2+W&#10;lDjPTMUUGFHQk3D0ZvP61bprczGBBlQlLEEQ4/KuLWjjfZsnieON0MyNoBUGjTVYzTyqdp9UlnWI&#10;rlUySdN50oGtWgtcOIe3d4ORbiJ+XQvuP9e1E56ogmJuPp42nmU4k82a5XvL2kbycxrsH7LQTBoM&#10;eoG6Y56Rg5W/QWnJLTio/YiDTqCuJRexBqxmnP5SzUPDWhFrQXJce6HJ/T9Y/un4xRJZFXROiWEa&#10;W/Qonpwv4cmRSaCna12OXg8t+vn+LfTY5liqa++Bo5eBbcPMXtxaC10jWIXpjcPL5OrpgOMCSNl9&#10;hArjsIOHCNTXVgfukA2C6Nim06U1oveE4+VsNl3OMzRxtE0X6XSVZTEGy5+ft9b59wI0CUJBLfY+&#10;wrPjvfMhHZY/u4RoDpSsdlKpqNh9uVWWHBnOyS5+Z/Sf3JQhXUFX2SQbGPgrRBq/P0Fo6XHgldQF&#10;XV6cWB54e2eqOI6eSTXImLIyZyIDdwOLvi/72LJFCBBILqE6IbMWhvnGfUShAfudkg5nu6Du24FZ&#10;QYn6YLA7q/FsFpYhKrNsMUHFXlvKawszHKEK6ikZxK2PCxR4M3CLXaxl5Pclk3PKOLOR9vN+haW4&#10;1qPXy19g8wMAAP//AwBQSwMEFAAGAAgAAAAhAPjmz23fAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SFxQ6/RHaRriVAgJBLdSUHt1420SYa9D7Kbh7VlOcJvVjGa/KTajs2LA&#10;PrSeFMymCQikypuWagUf70+TDESImoy2nlDBNwbYlNdXhc6Nv9AbDrtYCy6hkGsFTYxdLmWoGnQ6&#10;TH2HxN7J905HPvtaml5fuNxZOU+SVDrdEn9odIePDVafu7NTkC1fhkN4XWz3VXqy63i3Gp6/eqVu&#10;b8aHexARx/gXhl98RoeSmY7+TCYIq2Cy4qCC+WwBgu10nbE4skiWKciykP8HlD8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAeILniCgCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA+ObPbd8AAAAIAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:shape w14:anchorId="3CB069FC" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:10.65pt;width:349.5pt;height:291.65pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByoMgPFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5uEmMOEWXLsOA&#10;7gJ0+wBZlmNhsqhJSuzs60fJbprdXobpQSBF6pA8JDe3favISVgnQRd0OkkpEZpDJfWhoF8+71+t&#10;KHGe6Yop0KKgZ+Ho7fbli01ncjGDBlQlLEEQ7fLOFLTx3uRJ4ngjWuYmYIRGYw22ZR5Ve0gqyzpE&#10;b1UyS9ObpANbGQtcOIev94ORbiN+XQvuP9a1E56ogmJuPt423mW4k+2G5QfLTCP5mAb7hyxaJjUG&#10;vUDdM8/I0crfoFrJLTio/YRDm0BdSy5iDVjNNP2lmseGGRFrQXKcudDk/h8s/3B6NJ8s8f1r6LGB&#10;sQhnHoB/dUTDrmH6IO6sha4RrMLA00BZ0hmXj18D1S53AaTs3kOFTWZHDxGor20bWME6CaJjA84X&#10;0kXvCcfHxWK+usnQxNE2X6bzdZbFGCx/+m6s828FtCQIBbXY1QjPTg/Oh3RY/uQSojlQstpLpaJi&#10;D+VOWXJiOAH7eEb0n9yUJl1B19ksGxj4K0Qaz58gWulxlJVsC7q6OLE88PZGV3HQPJNqkDFlpUci&#10;A3cDi74veyKrgi5DgMBrCdUZmbUwTC5uGgoN2O+UdDi1BXXfjswKStQ7jd1ZTxeLMOZRWWTLGSr2&#10;2lJeW5jmCFVQT8kg7nxcjcCbhjvsYi0jv8+ZjCnjNEbax80J436tR6/n/d7+AAAA//8DAFBLAwQU&#10;AAYACAAAACEA+ObPbd8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDr&#10;9EdpGuJUCAkEt1JQe3XjbRJhr0PspuHtWU5wm9WMZr8pNqOzYsA+tJ4UzKYJCKTKm5ZqBR/vT5MM&#10;RIiajLaeUME3BtiU11eFzo2/0BsOu1gLLqGQawVNjF0uZagadDpMfYfE3sn3Tkc++1qaXl+43Fk5&#10;T5JUOt0Sf2h0h48NVp+7s1OQLV+GQ3hdbPdVerLreLcanr96pW5vxod7EBHH+BeGX3xGh5KZjv5M&#10;JgirYLLioIL5bAGC7XSdsTiySJYpyLKQ/weUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQByoMgPFQIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD45s9t3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A4A" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="0083457E">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00025C55">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Gjennom arbeid med natur, miljø og teknologi skal barnehagen bidra til at barna:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A4B" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00025C55" w:rsidRDefault="00CF1D33" w:rsidP="0083457E">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00025C55">
                         <w:rPr>
@@ -11131,53 +11918,56 @@
                         <w:t xml:space="preserve"> lager konstruksjoner av ulike materialer og utforsker muligheter som ligger i redskaper </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A51" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00025C55" w:rsidRDefault="00CF1D33" w:rsidP="0083457E">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00025C55">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> får kjennskap til menneskets livssyklus </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A52" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB069FE" wp14:editId="3CB069FF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4434204</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>135255</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4429125" cy="3703955"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
@@ -11332,51 +12122,51 @@
                                 <w:rFonts w:cstheme="minorBidi"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3CB06A5D" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB069FE" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:349.15pt;margin-top:10.65pt;width:348.75pt;height:291.65pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPvwoVKAIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxkyUx4hRdugwD&#10;ugvQ7gNkWY6FSqImKbGzry+lpGl2wR6G+UEgReqQPCS9vB60InvhvART0fEop0QYDo0024p+e9i8&#10;mVPiAzMNU2BERQ/C0+vV61fL3paigA5UIxxBEOPL3la0C8GWWeZ5JzTzI7DCoLEFp1lA1W2zxrEe&#10;0bXKijx/m/XgGuuAC+/x9vZopKuE37aChy9t60UgqqKYW0inS2cdz2y1ZOXWMdtJfkqD/UMWmkmD&#10;Qc9QtywwsnPyNygtuQMPbRhx0Bm0reQi1YDVjPNfqrnvmBWpFiTH2zNN/v/B8s/7r47IpqIzSgzT&#10;2KIH8ehDDY+eFJGe3voSve4t+oXhHQzY5lSqt3fA0cvAumNmK26cg74TrMH0xvFldvH0iOMjSN1/&#10;ggbjsF2ABDS0TkfukA2C6Nimw7k1YgiE4+VkUizGxZQSjrarWX61mE5TDFY+P7fOhw8CNIlCRR32&#10;PsGz/Z0PMR1WPrvEaB6UbDZSqaS4bb1WjuwZzskmfSf0n9yUIX1FF1NM5O8Qefr+BKFlwIFXUld0&#10;fnZiZeTtvWnSOAYm1VHGlJU5ERm5O7IYhnpILZvHAJHkGpoDMuvgON+4jyh04H5Q0uNsV9R/3zEn&#10;KFEfDXZnMZ5M4jIkZTKdFai4S0t9aWGGI1RFAyVHcR3SAkUGDNxgF1uZ+H3J5JQyzmyi/bRfcSku&#10;9eT18hdYPQEAAP//AwBQSwMEFAAGAAgAAAAhAPUV7PDhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SFxQ67QpIQlxKoQEojdoEVzdeJtE+CfYbhrenu0JTqvRfJqdqdaT0WxE&#10;H3pnBSzmCTC0jVO9bQW8755mObAQpVVSO4sCfjDAur68qGSp3Mm+4biNLaMQG0opoItxKDkPTYdG&#10;hrkb0JJ3cN7ISNK3XHl5onCj+TJJMm5kb+lDJwd87LD52h6NgHz1Mn6GTfr60WQHXcSbu/H52wtx&#10;fTU93AOLOMU/GM71qTrU1GnvjlYFpgVkRZ4SKmC5oHsG0uKWxuzJSlYZ8Lri/zfUvwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDPvwoVKAIAAE0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD1Fezw4QAAAAsBAAAPAAAAAAAAAAAAAAAAAIIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+              <v:shape w14:anchorId="3CB069FE" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:349.15pt;margin-top:10.65pt;width:348.75pt;height:291.65pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC6efcFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk7Ux4hRdugwD&#10;ugvQ7QNoWY6FyaImKbG7ry+luGl2wR6G6UEgReqQPCRX10On2UE6r9CUfDrJOZNGYK3MruRfv2xf&#10;XXHmA5gaNBpZ8gfp+fX65YtVbws5wxZ1LR0jEOOL3pa8DcEWWeZFKzvwE7TSkLFB10Eg1e2y2kFP&#10;6J3OZnn+OuvR1dahkN7T6+3RyNcJv2mkCJ+axsvAdMkpt5Bul+4q3tl6BcXOgW2VGNOAf8iiA2Uo&#10;6AnqFgKwvVO/QXVKOPTYhInALsOmUUKmGqiaaf5LNfctWJlqIXK8PdHk/x+s+Hi4t58dC8MbHKiB&#10;qQhv71B888zgpgWzkzfOYd9KqCnwNFKW9dYX49dItS98BKn6D1hTk2EfMAENjesiK1QnI3RqwMOJ&#10;dDkEJuhxPp8tp7MFZ4JsF5f5xXKxSDGgePpunQ/vJHYsCiV31NUED4c7H2I6UDy5xGgetaq3Suuk&#10;uF210Y4dgCZgm86I/pObNqwv+XJBifwdIk/nTxCdCjTKWnUlvzo5QRF5e2vqNGgBlD7KlLI2I5GR&#10;uyOLYagGpmoCiAEirxXWD8Ssw+Pk0qaR0KL7wVlPU1ty/30PTnKm3xvqznI6n8cxT8p8cTkjxZ1b&#10;qnMLGEFQJQ+cHcVNSKsRGTB4Q11sVOL3OZMxZZrGRPu4OXHcz/Xk9bzf60cAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD1Fezw4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOu0&#10;KSEJcSqEBKI3aBFc3XibRPgn2G4a3p7tCU6r0XyananWk9FsRB96ZwUs5gkwtI1TvW0FvO+eZjmw&#10;EKVVUjuLAn4wwLq+vKhkqdzJvuG4jS2jEBtKKaCLcSg5D02HRoa5G9CSd3DeyEjSt1x5eaJwo/ky&#10;STJuZG/pQycHfOyw+doejYB89TJ+hk36+tFkB13Em7vx+dsLcX01PdwDizjFPxjO9ak61NRp745W&#10;BaYFZEWeEipguaB7BtLilsbsyUpWGfC64v831L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgunn3BQCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA9RXs8OEAAAALAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A53" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="0083457E">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00025C55">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Personalet skal: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A54" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00025C55" w:rsidRDefault="00CF1D33" w:rsidP="0083457E">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A55" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="00025C55" w:rsidRDefault="00CF1D33" w:rsidP="0083457E">
@@ -11474,2184 +12264,2566 @@
                         <w:rPr>
                           <w:rFonts w:cstheme="minorBidi"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A5C" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="0083457E">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:pageBreakBefore/>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorBidi"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A5D" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0669F" w14:textId="77777777" w:rsidR="0083457E" w:rsidRDefault="0083457E" w:rsidP="009168C7"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="3CB066B8" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
+    <w:p w14:paraId="3CB0669F" w14:textId="77777777" w:rsidR="0083457E" w:rsidRPr="00DA1478" w:rsidRDefault="0083457E" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066A0" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066A1" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066A2" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066A3" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066A4" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066A5" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066A6" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066A7" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066A8" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066A9" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066AA" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066AB" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066AC" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066AD" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066AE" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066AF" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066B0" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066B1" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066B2" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066B3" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB066B8" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3498"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3499"/>
+        <w:gridCol w:w="3356"/>
+        <w:gridCol w:w="5287"/>
+        <w:gridCol w:w="5351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D17B91" w14:paraId="3CB066BD" w14:textId="77777777" w:rsidTr="00A33613">
+      <w:tr w:rsidR="006215C6" w:rsidRPr="00DA1478" w14:paraId="3CB066BD" w14:textId="77777777" w:rsidTr="006215C6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1199" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB066B9" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB066B9" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...5 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Fagområde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1889" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB066BA" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB066BA" w14:textId="77BC5B10" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...6 lines deleted...]
-              <w:t>1-2 år</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-3 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1912" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB066BB" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB066BC" w14:textId="2E82FBB8" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006215C6" w:rsidRPr="00DA1478" w14:paraId="3CB066E9" w14:textId="77777777" w:rsidTr="006215C6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB066BE" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066BF" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Natur, miljø og teknologi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB066C0" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066C1" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066C2" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066C3" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066C4" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066C5" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066C6" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066C7" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066C8" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066C9" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066CA" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066CB" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066CC" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066CD" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066CE" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066CF" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066D0" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066D1" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066D2" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066D3" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066D4" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066D5" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066D6" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066D9" w14:textId="4DD13651" w:rsidR="006215C6" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E1DA5C1" w14:textId="77777777" w:rsidR="000223CF" w:rsidRPr="00DA1478" w:rsidRDefault="000223CF" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066DA" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066DB" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066DC" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066DD" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1889" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB066BC" w14:textId="4B7A1F52" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...257 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB066DE" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får erfaringer med årstider, vær og hvordan naturen endrer seg.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB066DF" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Vi undrer oss ute i naturen sammen med barna.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB066E0" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får ulike sanseopplevelser gjennom naturens mangfoldighet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090E1814" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00DB3233">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna introduseres for konstruksjonsleker og de leker med naturens elementer </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2550C605" w14:textId="45708794" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00DB3233">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna utforsker nærmiljøets mangfoldige plante-, dyre- og </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>innsektsliv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB066E1" w14:textId="26C96C62" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1912" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB066DE" w14:textId="77777777" w:rsidR="005E3F5D" w:rsidRDefault="00E10AA1" w:rsidP="005E3F5D">
-[...68 lines deleted...]
-              <w:t>Barna introduseres for konstruksjonsleker og de leker med naturens elementer</w:t>
+          <w:p w14:paraId="3CB066E5" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir mer kjent med naturens endringer gjennom de forskjellige årstidene.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB066E6" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får nærmere kjennskap til samspill og sammenhenger i naturen. For eksempel; - hvor maten kommer fra - miljøvern og kildesortering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB066E7" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får en smakebit på enkel fysikk og kjemi gjennom eksperimenter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CCCB556" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får erfaring med div redskaper, som for eksempel kniv og sag.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B618A1" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får kjennskap til menneskets livssyklus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7073D8B2" w14:textId="77777777" w:rsidR="00740FC5" w:rsidRPr="00DA1478" w:rsidRDefault="00740FC5" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna dra på lengre turer ved hav, ved vann, skog og fjell. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB066E8" w14:textId="67D42B80" w:rsidR="00F835BA" w:rsidRPr="00DA1478" w:rsidRDefault="00A96990" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna drar på tur for å høste fra naturen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006215C6" w:rsidRPr="00DA1478" w14:paraId="3CB066EE" w14:textId="77777777" w:rsidTr="00A96990">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB066EA" w14:textId="5E2283B4" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Konkrete aktiviteter</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0BCE" w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ideer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1889" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB066E2" w14:textId="77777777" w:rsidR="005E3F5D" w:rsidRDefault="00E10AA1" w:rsidP="005E3F5D">
-[...64 lines deleted...]
-              <w:t>Barna får erfaring med div redskaper, som for eksempel kniv og sag.</w:t>
+          <w:p w14:paraId="3CB066EB" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-2 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1912" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB066E5" w14:textId="77777777" w:rsidR="005E3F5D" w:rsidRDefault="00E10AA1" w:rsidP="005E3F5D">
-[...68 lines deleted...]
-              <w:t>Barna får kjennskap til menneskets livssyklus</w:t>
+          <w:p w14:paraId="3CB066ED" w14:textId="27107C49" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>5-6 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D17B91" w14:paraId="3CB066EE" w14:textId="77777777" w:rsidTr="00A33613">
+      <w:tr w:rsidR="006215C6" w:rsidRPr="00DA1478" w14:paraId="3CB06745" w14:textId="77777777" w:rsidTr="00A96990">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1199" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB066EA" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3B507036" w14:textId="77777777" w:rsidR="004504EA" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C4F85CD" w14:textId="51CCDD3E" w:rsidR="004504EA" w:rsidRPr="00DA1478" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Natur, miljø og teknologi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB066F3" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066F4" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066F5" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066F6" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066F7" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066F8" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066F9" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066FA" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066FB" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066FC" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066FD" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066FE" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB066FF" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06700" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06701" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06702" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06703" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06704" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06705" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06706" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06707" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0670B" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0670C" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0670E" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0670F" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1889" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB066EB" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3CB06710" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Søppelsortering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06713" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hva må vi ha på av klær</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06714" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bruke luper på tur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FFFA4BD" w14:textId="0E1DC8FC" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Jakt etter mark, biller etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06715" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage barkebåt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06716" w14:textId="592068E5" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Årstidskalender</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B64FB7F" w14:textId="757F37ED" w:rsidR="00256523" w:rsidRPr="00DA1478" w:rsidRDefault="00256523" w:rsidP="00256523">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Værkalender</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06719" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Male med naturmaterialer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0671A" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sanseopplevelser kald og varm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37880B1E" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sporløs ferdsel i natur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF43FBC" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Solen kommer tilbake</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5517F3D7" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Planter blomster</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12F26D8E" w14:textId="3CD63017" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Turer med årstidstemaer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C100830" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="00DA1478" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sanger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E170EC7" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="00DA1478" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Jeg gikk en tur på stien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259EAD27" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="00DA1478" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lille </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>petter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> edderkopp</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0671B" w14:textId="57662213" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00D71CAC">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1912" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB066EC" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...103 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3CB0672F" w14:textId="25B3FEF9" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Eksperimentere</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06730" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Spikkesertifikat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2739B0CE" w14:textId="4266EA8B" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="005B3235">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Forstørrelsesglass</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06732" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Så noe som gror fort</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06733" w14:textId="26F684BB" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fiske</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06734" w14:textId="6BDEF6DE" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>petter</w:t>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Insektsfelle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...262 lines deleted...]
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="3CB06735" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Terrarium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06736" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sortere søppel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06737" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="0007551C">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Følge årstidene</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06738" w14:textId="2E713196" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Laminere blader, finne de igjen i naturen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06739" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Male naturbilder, det vi ser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0673A" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Søppelkunst</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0673B" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Mat på tur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0673D" w14:textId="547CC081" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Livet i fjæra</w:t>
+            </w:r>
+            <w:r w:rsidR="00256523" w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, fjellet, skogen, ved vann. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0673F" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lære om sopp</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06741" w14:textId="7EDBCC98" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00C624CD">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grave ned </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>youghurtbeger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med mat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06742" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hvilke planter og dyr har vi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06743" w14:textId="486B99FB" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Gjenbruk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A35655" w14:textId="77777777" w:rsidR="00A96990" w:rsidRPr="00DA1478" w:rsidRDefault="00A96990" w:rsidP="00A96990">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Solen blir borte/mørketid</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="501E87C5" w14:textId="248EAAF2" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Solen kommer tilbake</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1040DF28" w14:textId="33A07BF3" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bærplukking</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D4266C" w14:textId="309A1EFC" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Førskoletur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20001CBE" w14:textId="50B4D793" w:rsidR="00256523" w:rsidRPr="00DA1478" w:rsidRDefault="00256523" w:rsidP="00256523">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Pinnedyr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBFE2C9" w14:textId="195D7B14" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="00256523" w:rsidP="00256523">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bærekraftig bruk av naturen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2701298D" w14:textId="32477FB7" w:rsidR="006F0BCE" w:rsidRPr="00DA1478" w:rsidRDefault="006F0BCE" w:rsidP="006F0BCE">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Værkalender</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06713" w14:textId="77777777" w:rsidR="0007551C" w:rsidRDefault="0007551C" w:rsidP="0007551C">
-[...361 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7BFB53F6" w14:textId="0E7565A9" w:rsidR="00256523" w:rsidRPr="00DA1478" w:rsidRDefault="00741034" w:rsidP="006F0BCE">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Insektsfelle</w:t>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Turvett</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...654 lines deleted...]
-          <w:p w14:paraId="3CB06744" w14:textId="77777777" w:rsidR="00582C4A" w:rsidRDefault="00582C4A" w:rsidP="00582C4A">
+            <w:r w:rsidR="00256523" w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06744" w14:textId="77777777" w:rsidR="006215C6" w:rsidRPr="00DA1478" w:rsidRDefault="006215C6" w:rsidP="00582C4A">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3CB06746" w14:textId="79618A05" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
     <w:p w14:paraId="3CB06747" w14:textId="77777777" w:rsidR="00E10AA1" w:rsidRPr="0083457E" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
         </w:pBdr>
         <w:spacing w:after="300"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Antall, rom og form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB06748" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
     <w:p w14:paraId="3CB06749" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00443EB1" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB0674A" w14:textId="77777777" w:rsidR="00E10AA1" w:rsidRPr="00443EB1" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB0674A" w14:textId="77777777" w:rsidR="00E10AA1" w:rsidRPr="00DA1478" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fagområdet handler om å utforske, oppdage og skape strukturer og sammenhenger i naturen, samfunnet og universet. Barnehagen skal synliggjøre sammenhenger og legge til rette for at barna kan utforske og oppdage matematikk i dagligliv, teknologi, natur, kunst og kultur og ved selv å være kreative og skapende. Arbeid med fagområdet skal stimulere barnas undring, nysgjerrighet og motivasjon for problemløsing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0674B" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00443EB1" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB0674B" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fagområdet omfatter lekende og undersøkende arbeid med antall og telling, plassering, orientering, visualisering, sortering, sammenligning, måling og mønster. Det handler også om å stille spørsmål, resonnere, argumentere og søke løsninger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0674C" w14:textId="77777777" w:rsidR="00E10AA1" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB0674C" w14:textId="77777777" w:rsidR="00E10AA1" w:rsidRPr="00DA1478" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB0674D" w14:textId="77777777" w:rsidR="00E10AA1" w:rsidRPr="00DA1478" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB06A00" wp14:editId="3CB06A01">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4415155</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>88900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4552950" cy="3886200"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
@@ -13765,51 +14937,51 @@
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB06A00" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:347.65pt;margin-top:7pt;width:358.5pt;height:306pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoURqeJgIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N07cZJtYcVbbbFNV&#10;2l6k3X4AxjhGCwwFEjv9+h2wN01vL1X9gBhmOMycM+P1da8VOQrnJZiSziZTSoThUEuzL+nXh92r&#10;JSU+MFMzBUaU9CQ8vd68fLHubCFyaEHVwhEEMb7obEnbEGyRZZ63QjM/ASsMOhtwmgU03T6rHesQ&#10;Xassn06vsg5cbR1w4T2e3g5Oukn4TSN4+Nw0XgSiSoq5hbS6tFZxzTZrVuwds63kYxrsH7LQTBp8&#10;9Ax1ywIjByd/g9KSO/DQhAkHnUHTSC5SDVjNbPpLNfctsyLVguR4e6bJ/z9Y/un4xRFZl3RFiWEa&#10;JXoQjz5U8OhJHunprC8w6t5iXOjfQo8yp1K9vQOOUQa2LTN7ceMcdK1gNaY3izezi6sDjo8gVfcR&#10;anyHHQIkoL5xOnKHbBBER5lOZ2lEHwjHw/lika8W6OLoe71cXqH46Q1WPF+3zof3AjSJm5I61D7B&#10;s+OdDzEdVjyHxNc8KFnvpFLJcPtqqxw5MuyTXfpG9J/ClCEdMrXIFwMDf4WYpu9PEFoGbHgldUmX&#10;5yBWRN7emTq1Y2BSDXtMWZmRyMjdwGLoq36UbNSngvqEzDoY+hvnETctuO+UdNjbJfXfDswJStQH&#10;g+qsZvN5HIZkzBdvcjTcpae69DDDEaqkgZJhuw1pgCJvBm5QxUYmfqPcQyZjytizifZxvuJQXNop&#10;6sdfYPMEAAD//wMAUEsDBBQABgAIAAAAIQDq76KM3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHWahtCGOBVCAtEbFARXN9kmEfY62G4a/p7tCY47M5p9U64na8SIPvSO&#10;FMxnCQik2jU9tQre3x6vlyBC1NRo4wgV/GCAdXV+VuqicUd6xXEbW8ElFAqtoItxKKQMdYdWh5kb&#10;kNjbO2915NO3svH6yOXWyDRJcml1T/yh0wM+dFh/bQ9WwTJ7Hj/DZvHyUed7s4pXt+PTt1fq8mK6&#10;vwMRcYp/YTjhMzpUzLRzB2qCMAry1c2Co2xkvOkUyOYpKzu20jwBWZXy/4bqFwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAOhRGp4mAgAATQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAOrvoozfAAAACwEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+              <v:shape w14:anchorId="3CB06A00" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:347.65pt;margin-top:7pt;width:358.5pt;height:306pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNkIsxFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJki4x4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lu2l2exmmB4EUqUPykNxc961hJ4Vegy34bDLlTFkJlbaHgn/5vH+x&#10;4swHYSthwKqCPyjPr7fPn206l6s5NGAqhYxArM87V/AmBJdnmZeNaoWfgFOWjDVgKwKpeMgqFB2h&#10;tyabT6dXWQdYOQSpvKfX28HItwm/rpUMH+vaq8BMwSm3kG5MdxnvbLsR+QGFa7Qc0xD/kEUrtKWg&#10;Z6hbEQQ7ov4NqtUSwUMdJhLaDOpaS5VqoGpm01+quW+EU6kWIse7M03+/8HKD6d79wlZ6F9DTw1M&#10;RXh3B/KrZxZ2jbAHdYMIXaNERYFnkbKscz4fv0aqfe4jSNm9h4qaLI4BElBfYxtZoToZoVMDHs6k&#10;qz4wSY+L5XK+XpJJku3lanVFbU0xRP743aEPbxW0LAoFR+pqghenOx9iOiJ/dInRPBhd7bUxScFD&#10;uTPIToImYJ/OiP6Tm7GsK/h6OV8ODPwVYprOnyBaHWiUjW4Lvjo7iTzy9sZWadCC0GaQKWVjRyIj&#10;dwOLoS97pitKJAaIvJZQPRCzCMPk0qaR0AB+56yjqS24/3YUqDgz7yx1Zz1bLOKYJ2WxfDUnBS8t&#10;5aVFWElQBQ+cDeIupNWIvFm4oS7WOvH7lMmYMk1jon3cnDjul3ryetrv7Q8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDq76KM3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHWa&#10;htCGOBVCAtEbFARXN9kmEfY62G4a/p7tCY47M5p9U64na8SIPvSOFMxnCQik2jU9tQre3x6vlyBC&#10;1NRo4wgV/GCAdXV+VuqicUd6xXEbW8ElFAqtoItxKKQMdYdWh5kbkNjbO2915NO3svH6yOXWyDRJ&#10;cml1T/yh0wM+dFh/bQ9WwTJ7Hj/DZvHyUed7s4pXt+PTt1fq8mK6vwMRcYp/YTjhMzpUzLRzB2qC&#10;MAry1c2Co2xkvOkUyOYpKzu20jwBWZXy/4bqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AI2QizEUAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOrvoozfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A5E" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Personalet skal: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A5F" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A60" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
@@ -13865,53 +15037,56 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> stimulere og støtte barnas evne og utholdenhet i problemløsing </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A64" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB06A02" wp14:editId="3CB06A03">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>88900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4419600" cy="3886200"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
@@ -14062,51 +15237,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> løser matematiske problemer og opplever verdien av å prøve og feile </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3CB06A6E" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB06A02" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:7pt;width:348pt;height:306pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPhqYMJwIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7bTJE2sOKtttqkq&#10;bS/Sbj8AYxyjBYYCib39+g44m01vL1X9gBhmOMycM+P11aAVOQrnJZiKFpOcEmE4NNLsK/r1fvdq&#10;SYkPzDRMgREVfRSeXm1evlj3thRT6EA1whEEMb7sbUW7EGyZZZ53QjM/ASsMOltwmgU03T5rHOsR&#10;XatsmueLrAfXWAdceI+nN6OTbhJ+2woePretF4GoimJuIa0urXVcs82alXvHbCf5KQ32D1loJg0+&#10;eoa6YYGRg5O/QWnJHXhow4SDzqBtJRepBqymyH+p5q5jVqRakBxvzzT5/wfLPx2/OCKbiqJQhmmU&#10;6F48+FDDgyfTSE9vfYlRdxbjwvAWBpQ5lertLXCMMrDtmNmLa+eg7wRrML0i3swuro44PoLU/Udo&#10;8B12CJCAhtbpyB2yQRAdZXo8SyOGQDgezmbFapGji6Pv9XK5QPHTG6x8um6dD+8FaBI3FXWofYJn&#10;x1sfYjqsfAqJr3lQstlJpZLh9vVWOXJk2Ce79J3QfwpThvQVXc2n85GBv0Lk6fsThJYBG15JjYyf&#10;g1gZeXtnmtSOgUk17jFlZU5ERu5GFsNQD0myIlEQWa6heURqHYwNjgOJmw7cd0p6bO6K+m8H5gQl&#10;6oNBeVbFbBanIRmz+ZspGu7SU196mOEIVdFAybjdhjRBkTgD1yhjKxPBz5mccsamTbyfBixOxaWd&#10;op5/A5sfAAAA//8DAFBLAwQUAAYACAAAACEAf8duG98AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/DMAyF70j8h8hIXNCWso1uK00nhARiNxgIrlnjtRWJU5KsK/8ec4Kb7ff0/L1yMzorBgyx&#10;86TgepqBQKq96ahR8Pb6MFmBiEmT0dYTKvjGCJvq/KzUhfEnesFhlxrBIRQLraBNqS+kjHWLTsep&#10;75FYO/jgdOI1NNIEfeJwZ+Usy3LpdEf8odU93rdYf+6OTsFq8TR8xO38+b3OD3adrpbD41dQ6vJi&#10;vLsFkXBMf2b4xWd0qJhp749korAKJks28nnBjVjO1zdzEHseZnkGsirl/wLVDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBPhqYMJwIAAE4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQB/x24b3wAAAAgBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape w14:anchorId="3CB06A02" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:7pt;width:348pt;height:306pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAelCfZFAIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q942dNEkTK85qm22q&#10;StuDtO0DYMAxKmYokNjp03fA3mx6uqnKBWIY+Jn5Ztjc9K0mJ+m8AlPS6SSnRBoOQplDSb983r9Y&#10;UeIDM4JpMLKkZ+npzfb5s01nCzmDBrSQjqCI8UVnS9qEYIss87yRLfMTsNKgswbXsoCmO2TCsQ7V&#10;W53N8nyZdeCEdcCl97h7NzjpNunXteThY117GYguKcYW0uzSXMU5225YcXDMNoqPYbB/iKJlyuCj&#10;F6k7Fhg5OvWbVKu4Aw91mHBoM6hrxWXKAbOZ5r9k89AwK1MuCMfbCyb//2T5h9OD/eRI6F9DjwVM&#10;SXh7D/yrJwZ2DTMHeescdI1kAh+eRmRZZ30xXo2ofeGjSNW9B4FFZscASaivXRupYJ4E1bEA5wt0&#10;2QfCcXM+n66XObo4+l6uVkssa3qDFY/XrfPhrYSWxEVJHVY1ybPTvQ8xHFY8HomvedBK7JXWyXCH&#10;aqcdOTHsgH0ao/pPx7QhXUnXi9liIPBXiTyNP0m0KmAra9WWdHU5xIrI7Y0RqdECU3pYY8jajCAj&#10;u4Fi6KueKIGUE4IItgJxRrQOhtbFr4aLBtx3Sjps25L6b0fmJCX6ncHyrKfzeezzZMwXr2ZouGtP&#10;de1hhqNUSQMlw3IX0t+I4AzcYhlrlQA/RTLGjO2YuI9fJ/b7tZ1OPX3w7Q8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB/x24b3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhc0Jay&#10;jW4rTSeEBGI3GAiuWeO1FYlTkqwr/x5zgpvt9/T8vXIzOisGDLHzpOB6moFAqr3pqFHw9vowWYGI&#10;SZPR1hMq+MYIm+r8rNSF8Sd6wWGXGsEhFAutoE2pL6SMdYtOx6nvkVg7+OB04jU00gR94nBn5SzL&#10;cul0R/yh1T3et1h/7o5OwWrxNHzE7fz5vc4Pdp2ulsPjV1Dq8mK8uwWRcEx/ZvjFZ3SomGnvj2Si&#10;sAomSzbyecGNWM7XN3MQex5meQayKuX/AtUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AB6UJ9kUAgAAKAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAH/HbhvfAAAACAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A65" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Gjennom arbeid med antall, rom og form skal barnehagen bidra til at barna: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A66" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A67" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
@@ -14200,2761 +15375,3588 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A6D" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00E10AA1">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> løser matematiske problemer og opplever verdien av å prøve og feile </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A6E" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0674E" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="3CB06764" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
+    <w:p w14:paraId="3CB0674E" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB0674F" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06750" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06751" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06752" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06753" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06754" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06755" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06756" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06757" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06758" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06759" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB0675A" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB0675B" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB0675C" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB0675D" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB0675E" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB0675F" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06760" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06764" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3498"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3499"/>
+        <w:gridCol w:w="3356"/>
+        <w:gridCol w:w="5427"/>
+        <w:gridCol w:w="5211"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D17B91" w14:paraId="3CB06769" w14:textId="77777777" w:rsidTr="00A33613">
+      <w:tr w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w14:paraId="3CB06769" w14:textId="77777777" w:rsidTr="007B5AB4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1199" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06765" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB06765" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...5 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Fagområde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1939" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06766" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB06766" w14:textId="1AEBBDDB" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...6 lines deleted...]
-              <w:t>1-2 år</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-3 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1862" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06767" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB06768" w14:textId="6F6B649E" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w14:paraId="3CB06797" w14:textId="77777777" w:rsidTr="007B5AB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1199" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB0676A" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0676B" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Antall, rom og form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0676C" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0676D" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0676E" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0676F" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06770" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06771" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06772" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06773" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06774" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06775" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06776" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06777" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06778" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06779" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0677A" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0677B" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0677C" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0677D" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0677E" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0677F" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06780" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06781" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06782" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06786" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06787" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06788" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB06789" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1939" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06768" w14:textId="3E7CBAC9" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...257 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB0678A" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får erfaringer med ulike begreper, former og materialer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0678C" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna pusler enkle puslespill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090AD3E1" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="001D79F0">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna blir introdusert for telling, spesielt 1-2-3 og telleregler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D3AA9A7" w14:textId="7628EC33" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="001D79F0">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna leker </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>leker</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hvor de må orientere seg i rommet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AFA4FE0" w14:textId="6840377C" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="001D79F0">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Jobbe med sortering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0678D" w14:textId="358A42F4" w:rsidR="007B5AB4" w:rsidRPr="004504EA" w:rsidRDefault="007B5AB4" w:rsidP="004504EA">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1862" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0678A" w14:textId="77777777" w:rsidR="005E3F5D" w:rsidRDefault="00E10AA1" w:rsidP="005E3F5D">
-[...88 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4634CDBF" w14:textId="17DA0FD5" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="001D79F0">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får kunnskaper om grunnleggende begreper, former og materialer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52453B86" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="001D79F0">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Barna spiller spill med ulike geometriske former og farger</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB0678F" w14:textId="77777777" w:rsidR="005E3F5D" w:rsidRDefault="00E10AA1" w:rsidP="005E3F5D">
-[...102 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06793" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Vi leker og spiller spill som forutsetter grunnleggende forståelse av begreper, former, tall og størrelsesforhold.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06794" w14:textId="77777777" w:rsidR="005E3F5D" w:rsidRDefault="00E10AA1" w:rsidP="005E3F5D">
-[...29 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06795" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Barna får erfaringer med avstand, vekt og volum </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06796" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00E10AA1" w:rsidP="005E3F5D">
-[...14 lines deleted...]
-              <w:t>Barna får kjennskap til måneder og årstider</w:t>
+          <w:p w14:paraId="7DA0E496" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får kjennskap til ukedagene, måneder og årstider</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38B3AE9A" w14:textId="77777777" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna får presenter ulike matematiske problem som må løses. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06796" w14:textId="25E4B38F" w:rsidR="007B5AB4" w:rsidRPr="00DA1478" w:rsidRDefault="007B5AB4" w:rsidP="005E3F5D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Forståelse for rom og utforsking av romlige sammenhenger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CB06798" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
+    <w:p w14:paraId="3CB06798" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2958"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2915"/>
+        <w:gridCol w:w="2868"/>
+        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="5209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D17B91" w14:paraId="3CB0679D" w14:textId="77777777" w:rsidTr="00A33613">
+      <w:tr w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w14:paraId="3CB0679D" w14:textId="77777777" w:rsidTr="009A0DEB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1025" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06799" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="004D2F68" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB06799" w14:textId="390D7688" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Konkrete aktiviteter</w:t>
+              <w:t>Konkrete aktiviteter ideer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="2114" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0679A" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB0679A" w14:textId="68C8215D" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...6 lines deleted...]
-              <w:t>1-2 år</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-3 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1861" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0679B" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
+          <w:p w14:paraId="3CB0679C" w14:textId="1650CA77" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w14:paraId="3CB0683C" w14:textId="77777777" w:rsidTr="009A0DEB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB0679E" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB0679F" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="108ECBBE" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="00DA1478" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Antall, rom og form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067A0" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067A1" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067A2" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067A3" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067A4" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067A5" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067A6" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067A7" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067A8" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067A9" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067AA" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067AB" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067AC" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067AD" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067AE" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067AF" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067B0" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067B1" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067B2" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067B3" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067B4" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067B5" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067B6" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067B7" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067B8" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067B9" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067BA" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067BB" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067BC" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067BD" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB067BE" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A33613">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="2114" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0679C" w14:textId="521688AF" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...261 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0741C800" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="009A0DEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77F667F0" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A741BB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konstruksjonslek </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01A25509" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00020FAE">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Forskjell mellom tung og lett, kort og lang</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067BF" w14:textId="6EE09EA9" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lottospill</w:t>
+            </w:r>
+            <w:r w:rsidR="008864A3" w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med antall</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067C1" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Aktiviteter med terning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067C3" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Legge enkle puslespill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067C4" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Parkopling, to og to like</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067C5" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Øve på telling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067C6" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bilder av tall</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067C7" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Telleregler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FDEC22E" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00020FAE">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Tellesanger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067C8" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Trene begreper (over/under7først/sist/liten/stor/mellomstor) ved hjelp av eventyr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067CD" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage mat etter enkle oppskrifter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067CE" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lære preposisjoner gjennom eventyr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067D0" w14:textId="047E178D" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Sortere etter farge, størrelse</w:t>
+            </w:r>
+            <w:r w:rsidR="00A44B5A" w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067D1" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kims lek med farger og former</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067D4" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage sirkler og former med pinner og steiner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067D5" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forskjell mellom tung og lett, hvem kommer først ned på bakken, i sklia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CB067D7" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lego/duplo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067D8" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Telle 1-2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067DA" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Geitekillingen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067DB" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Konstruksjonslek med klosser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067DC" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Leke med former, ha de synlig på avdelingen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004EF766" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Tall på gulv</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB4C19E" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Form og farge på gulv</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42700438" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lek/samling med tall og farger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB067DE" w14:textId="737BD482" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="002D06C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Kalendertrekking, tall</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1861" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB067BF" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="002D06C5" w:rsidP="002D06C5">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6036E4B4" w14:textId="77777777" w:rsidR="00A82C6F" w:rsidRPr="00DA1478" w:rsidRDefault="00A82C6F" w:rsidP="00A82C6F">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A30DA51" w14:textId="464500A7" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A741BB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lære begrep/preposisjoner og plassering i rom.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2753C8" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00A741BB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lære former</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B39C160" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="006C1FB6">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Symmetri: Speiling, bruke kroppen til å se at den er symmetrisk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D74025" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="006C1FB6">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fargelegge symmetriske mønster</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0680F" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Mattesti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CB06810" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Skattejakt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06811" w14:textId="26329506" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Terningspill,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06812" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Memospill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06813" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Lottospill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB067C1" w14:textId="77777777" w:rsidR="002D06C5" w:rsidRDefault="002D06C5" w:rsidP="002D06C5">
-[...249 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="312B1733" w14:textId="77777777" w:rsidR="00A82C6F" w:rsidRPr="00DA1478" w:rsidRDefault="00A82C6F" w:rsidP="00A82C6F">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Brettspill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06814" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Formjakt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06815" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage puslespill</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06816" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Finne mønster</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5C7872" w14:textId="77777777" w:rsidR="00D63DDE" w:rsidRPr="00DA1478" w:rsidRDefault="00D63DDE" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Måned, dato, årstid </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06818" w14:textId="19E46752" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bruke kalender</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06819" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Eksperimenter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0681A" w14:textId="39BD9A2E" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Eventyr</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE7DDD" w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med tall </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0681D" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage mat, måle og veie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0681E" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Preposisjoner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06820" w14:textId="10FC17DF" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sortere </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06821" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>etc</w:t>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Tallsprell</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="3CB067D7" w14:textId="77777777" w:rsidR="00624F05" w:rsidRDefault="00624F05" w:rsidP="002D06C5">
-[...194 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3CB06822" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Mattekisten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06824" w14:textId="0DD7411C" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Måle ting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E98460" w14:textId="304315D2" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Veie ting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06827" w14:textId="75AFCE9B" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lære om klokka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06828" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Paradis ute</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06829" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Bowling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0682A" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Gjemsel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0682B" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bingo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB0682E" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lage kart over </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Terningsspill</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>bhg.området</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...244 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CB06830" w14:textId="75C5B8D3" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00DB652F">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Dekke bord, telle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06832" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Mengde/bredde</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB06833" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>mnd</w:t>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Årstidstre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...98 lines deleted...]
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="3CB06834" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Butikklek</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4421A0F9" w14:textId="77777777" w:rsidR="00530EC4" w:rsidRDefault="00B14B8F" w:rsidP="002D06C5">
-[...719 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06835" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Måling</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06836" w14:textId="77777777" w:rsidR="00530EC4" w:rsidRDefault="00530EC4" w:rsidP="00624F05">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06836" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Geometriske former</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB06839" w14:textId="77777777" w:rsidR="0065124E" w:rsidRDefault="0065124E" w:rsidP="00624F05">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB06839" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Baking med oppskrift</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB0683A" w14:textId="77777777" w:rsidR="0065124E" w:rsidRDefault="0065124E" w:rsidP="00624F05">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3CB0683A" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00624F05">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Male former på lerret</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB0683B" w14:textId="77777777" w:rsidR="0065124E" w:rsidRDefault="0065124E" w:rsidP="00DB652F">
+          <w:p w14:paraId="3CB0683B" w14:textId="77777777" w:rsidR="009A0DEB" w:rsidRPr="00DA1478" w:rsidRDefault="009A0DEB" w:rsidP="00DB652F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CB0683D" w14:textId="5E5EBCBF" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="3CB06858" w14:textId="77777777" w:rsidR="00E10AA1" w:rsidRPr="0083457E" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
+    <w:p w14:paraId="3CB0683D" w14:textId="5E5EBCBF" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB0683E" w14:textId="77777777" w:rsidR="0065124E" w:rsidRPr="00DA1478" w:rsidRDefault="0065124E" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB0683F" w14:textId="77777777" w:rsidR="0065124E" w:rsidRPr="00DA1478" w:rsidRDefault="0065124E" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06840" w14:textId="77777777" w:rsidR="0065124E" w:rsidRPr="00DA1478" w:rsidRDefault="0065124E" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06841" w14:textId="77777777" w:rsidR="0065124E" w:rsidRPr="00DA1478" w:rsidRDefault="0065124E" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06842" w14:textId="77777777" w:rsidR="0065124E" w:rsidRPr="00DA1478" w:rsidRDefault="0065124E" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06843" w14:textId="77777777" w:rsidR="0065124E" w:rsidRPr="00DA1478" w:rsidRDefault="0065124E" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171D42F9" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589EF6E3" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657257A7" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E997ECD" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A27636" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209DB349" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF3BDCD" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC549DA" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AEE4A5" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24866D7A" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5422AB80" w14:textId="77777777" w:rsidR="00885D36" w:rsidRPr="00DA1478" w:rsidRDefault="00885D36" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06858" w14:textId="2D0209AA" w:rsidR="00E10AA1" w:rsidRPr="0083457E" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
         </w:pBdr>
         <w:spacing w:after="300"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Etikk, religion og filosofi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB06859" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB06859" w14:textId="3D902F2A" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
+    <w:p w14:paraId="3CB0685A" w14:textId="44F5B196" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
+    <w:p w14:paraId="3CB0685B" w14:textId="53094E65" w:rsidR="00E10AA1" w:rsidRPr="00DA1478" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E3F5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Etikk, religion og filosofi er med på å forme måter å oppfatte verden og mennesker på og preger verdier, normer og holdninger. Fagområdet retter særlig oppmerksomhet mot barnehagens samfunnsmandat og verdigrunnlag i et samfunn preget av livssynsmangfold.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0685C" w14:textId="77777777" w:rsidR="00E10AA1" w:rsidRPr="005E3F5D" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB0685D" w14:textId="767D22F6" w:rsidR="00906DEA" w:rsidRPr="00DA1478" w:rsidRDefault="00E10AA1" w:rsidP="00E10AA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E3F5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Barnehagen skal la barna få kjennskap til fortellinger, tradisjoner, verdier og høytider i ulike religioner og livssyn og erfaringer med at kulturelle uttrykk har egenverdi. Barnehagen skal skape interesse for samfunnets mangfoldig og forståelse for andre menneskers livsverden og levesett. Gjennom å samtale om og undre seg over eksistensielle, etiske og filosofiske spørsmål skal barn få</w:t>
       </w:r>
-      <w:r w:rsidR="00906DEA" w:rsidRPr="005E3F5D">
-        <w:rPr>
+      <w:r w:rsidR="00906DEA" w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> anledning til selv å formulere spørsmål, lytte til andre, reflektere og finne svar. Slik skal barnehagen bidra til å legge grunnlag for kritisk tenkning og dømmekraft.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0685D" w14:textId="77777777" w:rsidR="00906DEA" w:rsidRDefault="00906DEA" w:rsidP="00E10AA1"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CB0685E" w14:textId="27115155" w:rsidR="00906DEA" w:rsidRPr="00DA1478" w:rsidRDefault="009E7CF3" w:rsidP="00E10AA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB06A04" wp14:editId="3CB06A05">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB06A06" wp14:editId="5E69FF25">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4558030</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>147320</wp:posOffset>
+                  <wp:posOffset>10133</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4581525" cy="3838575"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Tekstboks 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4581525" cy="3838575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3CB06A78" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                            <w:pPr>
+                              <w:pStyle w:val="Default"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E3F5D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Gjennom arbeid med etikk, religion og filosofi skal barnehagen bidra til at barna: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CB06A79" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                            <w:pPr>
+                              <w:pStyle w:val="Default"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3CB06A7A" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                            <w:pPr>
+                              <w:pStyle w:val="Default"/>
+                              <w:spacing w:after="30"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E3F5D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> blir kjent med kristen tro og kulturarv og andre religioner og livssyn som er representert i barnehagen og i lokalsamfunnet </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CB06A7B" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                            <w:pPr>
+                              <w:pStyle w:val="Default"/>
+                              <w:spacing w:after="30"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E3F5D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> utforsker og undrer seg over eksistensielle, etiske og filosofiske spørsmål </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CB06A7C" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                            <w:pPr>
+                              <w:pStyle w:val="Default"/>
+                              <w:spacing w:after="30"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E3F5D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> får kjennskap til, forstår og reflekterer over grunnleggende normer og verdier </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CB06A7D" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                            <w:pPr>
+                              <w:pStyle w:val="Default"/>
+                              <w:spacing w:after="30"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E3F5D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> får en forståelse for at det finnes mange ulike måter å forstå ting på og å leve sammen på </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CB06A7E" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                            <w:pPr>
+                              <w:pStyle w:val="Default"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E3F5D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> utvikler interesse og respekt for hverandre og forstår verdien av likheter og ulikheter i et fellesskap </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CB06A7F" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3CB06A06" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.8pt;width:360.75pt;height:302.25pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGXS+GFAIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysk21v2yAQx99P2ndAvF+cpPGaWnGqLl2m&#10;Sd2D1O0DYIxjNMyxg8TuPn0P4qbZg/ZiGi8Qx8Gfu98dq+uhM+yg0GuwJZ9NppwpK6HWdlfyr1+2&#10;r5ac+SBsLQxYVfIH5fn1+uWLVe8KNYcWTK2QkYj1Re9K3obgiizzslWd8BNwypKzAexEIBN3WY2i&#10;J/XOZPPp9HXWA9YOQSrvaff26OTrpN80SoZPTeNVYKbkFFtIM6a5inO2Xolih8K1Wo5hiH+IohPa&#10;0qMnqVsRBNuj/k2q0xLBQxMmEroMmkZLlXKgbGbTX7K5b4VTKReC490Jk/9/svLj4d59RhaGNzBQ&#10;AVMS3t2B/OaZhU0r7E7dIELfKlHTw7OILOudL8arEbUvfBSp+g9QU5HFPkASGhrsIhXKk5E6FeDh&#10;BF0NgUnaXOTLWT7POZPku1heLPPLPL0hiqfrDn14p6BjcVFypKomeXG48yGGI4qnI/E1D0bXW21M&#10;MnBXbQyyg6AO2KYxqv90zFjWl/wqBvJ3iWkaf5LodKBWNror+fJ0SBSR21tbp0YLQpvjmkI2dgQZ&#10;2R0phqEamK6JcsIcwVZQPxBahGPr0lejRQv4g7Oe2rbk/vteoOLMvLdUnqvZYhH7PBmL/HJOBp57&#10;qnOPsJKkSh44Oy43If2NiMDCDZWx0QnwcyRjzNSOifv4dWK/n9vp1PMHXz8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAA6glx3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVS&#10;IC0hToWQQHCDtoKrG2+TCHsdbDcNf89yguPOjGbeVqvJWTFiiL0nBfksA4HUeNNTq2C7ebxcgohJ&#10;k9HWEyr4xgir+vSk0qXxR3rDcZ1awSUUS62gS2kopYxNh07HmR+Q2Nv74HTiM7TSBH3kcmflPMsK&#10;6XRPvNDpAR86bD7XB6dgef08fsSXq9f3ptjb23SxGJ++glLnZ9P9HYiEU/oLwy8+o0PNTDt/IBOF&#10;VcCPJFYLEGwu5vkNiJ2CIitykHUl/+PXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDG&#10;XS+GFAIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAA6glx3QAAAAYBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3CB06A78" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                      <w:pPr>
+                        <w:pStyle w:val="Default"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E3F5D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Gjennom arbeid med etikk, religion og filosofi skal barnehagen bidra til at barna: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CB06A79" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                      <w:pPr>
+                        <w:pStyle w:val="Default"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3CB06A7A" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                      <w:pPr>
+                        <w:pStyle w:val="Default"/>
+                        <w:spacing w:after="30"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E3F5D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> blir kjent med kristen tro og kulturarv og andre religioner og livssyn som er representert i barnehagen og i lokalsamfunnet </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CB06A7B" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                      <w:pPr>
+                        <w:pStyle w:val="Default"/>
+                        <w:spacing w:after="30"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E3F5D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> utforsker og undrer seg over eksistensielle, etiske og filosofiske spørsmål </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CB06A7C" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                      <w:pPr>
+                        <w:pStyle w:val="Default"/>
+                        <w:spacing w:after="30"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E3F5D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> får kjennskap til, forstår og reflekterer over grunnleggende normer og verdier </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CB06A7D" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                      <w:pPr>
+                        <w:pStyle w:val="Default"/>
+                        <w:spacing w:after="30"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E3F5D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> får en forståelse for at det finnes mange ulike måter å forstå ting på og å leve sammen på </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CB06A7E" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                      <w:pPr>
+                        <w:pStyle w:val="Default"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E3F5D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> utvikler interesse og respekt for hverandre og forstår verdien av likheter og ulikheter i et fellesskap </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CB06A7F" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00DA1478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB06A04" wp14:editId="79B814E7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5067</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4257675" cy="3838575"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4257675" cy="3838575"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
@@ -17106,51 +19108,51 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> identifisere verdikonflikter i hverdagen, reflektere over verdiprioriteringer og holdninger og ha et bevisst forhold til hvordan disse kommer til uttrykk i arbeidet med barna </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3CB06A77" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB06A04" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:358.9pt;margin-top:11.6pt;width:335.25pt;height:302.25pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhXz9GKAIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhxkyY14hRdugwD&#10;ugvQ7gNkWY6FSqImKbGzrx8lJ2l2exnmB0EUqSPyHNLL214rshfOSzAlnYzGlAjDoZZmW9KvT5s3&#10;C0p8YKZmCowo6UF4ert6/WrZ2ULk0IKqhSMIYnzR2ZK2IdgiyzxvhWZ+BFYYdDbgNAtoum1WO9Yh&#10;ulZZPh5fZx242jrgwns8vR+cdJXwm0bw8LlpvAhElRRzC2l1aa3imq2WrNg6ZlvJj2mwf8hCM2nw&#10;0TPUPQuM7Jz8DUpL7sBDE0YcdAZNI7lINWA1k/Ev1Ty2zIpUC5Lj7Zkm//9g+af9F0dkjdpNKDFM&#10;o0ZP4tmHCp49ySM/nfUFhj1aDAz9W+gxNtXq7QNwjDKwbpnZijvnoGsFqzG/SbyZXVwdcHwEqbqP&#10;UOM7bBcgAfWN05E8pIMgOup0OGsj+kA4Hk7z2fx6PqOEo+9qcbWYoRHfYMXpunU+vBegSdyU1KH4&#10;CZ7tH3wYQk8h8TUPStYbqVQy3LZaK0f2DBtlk74j+k9hypCupDezfDYw8FeIcfr+BKFlwI5XUpd0&#10;cQ5iReTtnakxTVYEJtWwx+qUORIZuRtYDH3VnzTDC5HlCuoDUutg6HCcSNy04L5T0mF3l9R/2zEn&#10;KFEfDMpzM5lO4zgkYzqb52i4S0916WGGI1RJAyXDdh3SCMVcDdyhjI1MBL9kcswZuzZJdJywOBaX&#10;dop6+Q+sfgAAAP//AwBQSwMEFAAGAAgAAAAhAPcTO5zhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQdZqgOIQ4FUICwa2UqlzdeJtExOtgu2n4e9wTHEczmnlTrWYzsAmd&#10;7y1JWC4SYEiN1T21ErYfz7cFMB8UaTVYQgk/6GFVX15UqtT2RO84bULLYgn5UknoQhhLzn3ToVF+&#10;YUek6B2sMypE6VqunTrFcjPwNElyblRPcaFTIz512HxtjkZCcfc6ffq3bL1r8sNwH27E9PLtpLy+&#10;mh8fgAWcw18YzvgRHerItLdH0p4NEsRSRPQgIc1SYOdAVhQZsL2EPBUCeF3x/x/qXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBhXz9GKAIAAE8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD3Ezuc4QAAAAsBAAAPAAAAAAAAAAAAAAAAAIIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+              <v:shape w14:anchorId="3CB06A04" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:284.05pt;margin-top:.4pt;width:335.25pt;height:302.25pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjId2JFQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthx4yY14hRdugwD&#10;ugvQ7QNkWY6FyaImKbGzrx8lu2l2exmmB4EUqUPykFzfDp0iR2GdBF3S+SylRGgOtdT7kn75vHu1&#10;osR5pmumQIuSnoSjt5uXL9a9KUQGLahaWIIg2hW9KWnrvSmSxPFWdMzNwAiNxgZsxzyqdp/UlvWI&#10;3qkkS9PrpAdbGwtcOIev96ORbiJ+0wjuPzaNE56okmJuPt423lW4k82aFXvLTCv5lAb7hyw6JjUG&#10;PUPdM8/IwcrfoDrJLTho/IxDl0DTSC5iDVjNPP2lmseWGRFrQXKcOdPk/h8s/3B8NJ8s8cNrGLCB&#10;sQhnHoB/dUTDtmV6L+6shb4VrMbA80BZ0htXTF8D1a5wAaTq30ONTWYHDxFoaGwXWME6CaJjA05n&#10;0sXgCcfHRZYvr5c5JRxtV6urVY5KiMGKp+/GOv9WQEeCUFKLXY3w7Pjg/Oj65BKiOVCy3kmlomL3&#10;1VZZcmQ4Abt4JvSf3JQmfUlv8iwfGfgrRBrPnyA66XGUlexKujo7sSLw9kbXcdA8k2qUsTqlJyID&#10;dyOLfqgGImtkOQsRArEV1Cek1sI4urhqKLRgv1PS49iW1H07MCsoUe80tudmvliEOY/KIl9mqNhL&#10;S3VpYZojVEk9JaO49XE3AnEa7rCNjYwEP2cy5YzjGFs0rU6Y90s9ej0v+OYHAAAA//8DAFBLAwQU&#10;AAYACAAAACEA/6bkg9sAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLogl&#10;MNaN0nRCSCC4wUBwzRqvrUickmRdeXvMCW62/l+fP1fryTsxYkx9IA0XMwUCqQm2p1bD2+v9+QpE&#10;yoascYFQwzcmWNfHR5UpbTjQC46b3AqGUCqNhi7noZQyNR16k2ZhQOJsF6I3mdfYShvNgeHeyUul&#10;CulNT3yhMwPeddh8bvZew+rqcfxIT/Pn96bYuet8thwfvqLWpyfT7Q2IjFP+K8OvPqtDzU7bsCeb&#10;hNPAj2QmgeCsWKoFiC0PajEHWVfyv339AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKMh&#10;3YkVAgAAKAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AP+m5IPbAAAABQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CB06A6F" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Personalet skal: </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A70" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3CB06A71" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
@@ -17223,4952 +19225,5319 @@
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> samtale med barna om religiøse og kulturelle uttrykk og være bevisst på hvordan egen deltagelse kan støtte og utvide barnas tenkning </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A76" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> identifisere verdikonflikter i hverdagen, reflektere over verdiprioriteringer og holdninger og ha et bevisst forhold til hvordan disse kommer til uttrykk i arbeidet med barna </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB06A77" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA"/>
                   </w:txbxContent>
                 </v:textbox>
-              </v:shape>
-[...272 lines deleted...]
-                </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0685F" w14:textId="77777777" w:rsidR="00906DEA" w:rsidRDefault="00906DEA" w:rsidP="00E10AA1"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="3CB06874" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
+    <w:p w14:paraId="3CB0685F" w14:textId="4A2E443D" w:rsidR="00906DEA" w:rsidRPr="00DA1478" w:rsidRDefault="00906DEA" w:rsidP="00E10AA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06860" w14:textId="565D1BA6" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06861" w14:textId="10D32633" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06862" w14:textId="0C332450" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06863" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06864" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06865" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06866" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00DA1478" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06868" w14:textId="7D243120" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="707D8F9C" w14:textId="1BFB3E99" w:rsidR="009E7CF3" w:rsidRDefault="009E7CF3" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109D2EDB" w14:textId="791B2EAB" w:rsidR="009E7CF3" w:rsidRDefault="009E7CF3" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22DA4F48" w14:textId="2C204C0F" w:rsidR="009E7CF3" w:rsidRDefault="009E7CF3" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E129930" w14:textId="5A8BBA0D" w:rsidR="009E7CF3" w:rsidRDefault="009E7CF3" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6D690D" w14:textId="2963F9E1" w:rsidR="009E7CF3" w:rsidRDefault="009E7CF3" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7604A0" w14:textId="799C70CC" w:rsidR="009E7CF3" w:rsidRDefault="009E7CF3" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A039ED" w14:textId="7ADAD74A" w:rsidR="009E7CF3" w:rsidRDefault="009E7CF3" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388239CE" w14:textId="76F065E1" w:rsidR="009E7CF3" w:rsidRDefault="009E7CF3" w:rsidP="009168C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C683F9" w14:textId="14D1E18D" w:rsidR="00927FFB" w:rsidRDefault="00927FFB" w:rsidP="00A55130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4933"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420A0A40" w14:textId="5569E4C3" w:rsidR="00A55130" w:rsidRDefault="00A55130" w:rsidP="00A55130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4933"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3498"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3499"/>
+        <w:gridCol w:w="4664"/>
+        <w:gridCol w:w="4665"/>
+        <w:gridCol w:w="4665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D17B91" w14:paraId="3CB06879" w14:textId="77777777" w:rsidTr="00A33613">
+      <w:tr w:rsidR="009B70C4" w14:paraId="1AAA4936" w14:textId="77777777" w:rsidTr="009B70C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06875" w14:textId="77777777" w:rsidR="00906DEA" w:rsidRDefault="00906DEA" w:rsidP="00906DEA">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="nb-NO"/>
+          <w:p w14:paraId="10103FE8" w14:textId="6F65E353" w:rsidR="009B70C4" w:rsidRDefault="00102A84" w:rsidP="009B70C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4933"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...1 lines deleted...]
-              <w:t>Fagområde</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Fag</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC0700">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>områder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06876" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="nb-NO"/>
+          <w:p w14:paraId="5A7056A2" w14:textId="2E2BD76B" w:rsidR="009B70C4" w:rsidRDefault="00102A84" w:rsidP="009B70C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4933"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...1 lines deleted...]
-              <w:t>1-2 år</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-3 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06877" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="nb-NO"/>
+          <w:p w14:paraId="22B87D43" w14:textId="242A5C17" w:rsidR="009B70C4" w:rsidRDefault="00102A84" w:rsidP="009B70C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4933"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B70C4" w14:paraId="17DE3CB3" w14:textId="77777777" w:rsidTr="009B70C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4664" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E74C249" w14:textId="77777777" w:rsidR="00102A84" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="404E663A" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Etikk, religion og filosofi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C7563D" w14:textId="77777777" w:rsidR="009B70C4" w:rsidRDefault="009B70C4" w:rsidP="009B70C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4933"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06878" w14:textId="45868F58" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="00A33613">
-[...251 lines deleted...]
-                <w:lang w:eastAsia="nb-NO"/>
+          <w:p w14:paraId="0DF55C7D" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna oppmuntres til å vise respekt og solidaritet overfor andre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E9CF5A" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barnas undringer blir møtt med åpent sinn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC45C0D" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna oppmuntres til, og får bekreftelse på gode handlinger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="740C4CF0" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir sunget og lest for, i bøker og sanger med aktuelt innhold</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F09AD0" w14:textId="6991B443" w:rsidR="00102A84" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna blir introdusert for opplevelser og tradisjoner knyttet til merkedager og høytider</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15BD6CF9" w14:textId="3B644B99" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Merkedager og tradisjoner til de ulike l kulturer som er presentert i barnehagen blir markert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27442FCA" w14:textId="592D56B5" w:rsidR="009B70C4" w:rsidRDefault="009B70C4" w:rsidP="00102A84">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4933"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06899" w14:textId="77777777" w:rsidR="005E3F5D" w:rsidRDefault="00906DEA" w:rsidP="005E3F5D">
-[...70 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2D983161" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna reflekterer over rett og galt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42AB0EBC" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna oppmuntres til å vise respekt og solidaritet overfor andre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37611A7D" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får erfaringer med at forskjellighet og uenighet er ok.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2341FF3C" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna lærer å inngå kompromisser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35E961C3" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna filosoferer rundt liv og død </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55583BD2" w14:textId="77777777" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får nærmere kjennskap til historien bak de ulike høytidene og tradisjonene.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FBDA28" w14:textId="11B5115D" w:rsidR="00102A84" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Barnas undringer blir møtt med åpent sinn.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB0689D" w14:textId="77777777" w:rsidR="005E3F5D" w:rsidRDefault="00906DEA" w:rsidP="005E3F5D">
-[...1463 lines deleted...]
-                <w:lang w:eastAsia="nb-NO"/>
+          <w:p w14:paraId="6A67DC06" w14:textId="5858205E" w:rsidR="00102A84" w:rsidRPr="00DA1478" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Merkedager og tradisjoner til de ulike l kulturer som er presentert i barnehagen blir markert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15EF487F" w14:textId="77777777" w:rsidR="009B70C4" w:rsidRDefault="009B70C4" w:rsidP="00102A84">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4933"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DEA12C0" w14:textId="03ACC431" w:rsidR="00102A84" w:rsidRDefault="00102A84" w:rsidP="00102A84">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4933"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CB06931" w14:textId="77777777" w:rsidR="00906DEA" w:rsidRPr="0083457E" w:rsidRDefault="00906DEA" w:rsidP="00906DEA">
+    <w:p w14:paraId="4F291B9A" w14:textId="173C3EF1" w:rsidR="00E36B4F" w:rsidRDefault="00E36B4F" w:rsidP="00906DEA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
         </w:pBdr>
         <w:spacing w:after="300"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7D476B67" w14:textId="37F0560A" w:rsidR="00A86546" w:rsidRDefault="00A86546" w:rsidP="00906DEA">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:pBdr>
+        <w:spacing w:after="300"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A218EC8" w14:textId="146F5DA2" w:rsidR="00A86546" w:rsidRDefault="00A86546" w:rsidP="00906DEA">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:pBdr>
+        <w:spacing w:after="300"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F67D490" w14:textId="1D526172" w:rsidR="00A86546" w:rsidRDefault="00A86546" w:rsidP="00906DEA">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:pBdr>
+        <w:spacing w:after="300"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA3114B" w14:textId="76DB55FD" w:rsidR="00A86546" w:rsidRDefault="00A86546" w:rsidP="00906DEA">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:pBdr>
+        <w:spacing w:after="300"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577ED2C1" w14:textId="77777777" w:rsidR="00A86546" w:rsidRDefault="00A86546" w:rsidP="00906DEA">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:pBdr>
+        <w:spacing w:after="300"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutenett"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4938"/>
+        <w:gridCol w:w="4528"/>
+        <w:gridCol w:w="4528"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0097320F" w14:paraId="4BB2E556" w14:textId="144E907C" w:rsidTr="0097320F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C91C488" w14:textId="4E822813" w:rsidR="0097320F" w:rsidRPr="00162A4A" w:rsidRDefault="0097320F" w:rsidP="00906DEA">
+            <w:pPr>
+              <w:spacing w:after="300"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00162A4A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Konkrete aktiviteter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2D661B" w14:textId="792D535F" w:rsidR="0097320F" w:rsidRDefault="004D262D" w:rsidP="00906DEA">
+            <w:pPr>
+              <w:spacing w:after="300"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-2 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25098E56" w14:textId="6DA2D40D" w:rsidR="0097320F" w:rsidRDefault="001922D4" w:rsidP="00906DEA">
+            <w:pPr>
+              <w:spacing w:after="300"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>5-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097320F" w14:paraId="42E7D71D" w14:textId="4C6D4AB7" w:rsidTr="0097320F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08856E8D" w14:textId="77777777" w:rsidR="0097320F" w:rsidRDefault="0097320F" w:rsidP="00906DEA">
+            <w:pPr>
+              <w:spacing w:after="300"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01EECC33" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="00DA1478" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Etikk, religion og filosofi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2914F1AE" w14:textId="76FDFAA4" w:rsidR="004504EA" w:rsidRDefault="004504EA" w:rsidP="00906DEA">
+            <w:pPr>
+              <w:spacing w:after="300"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB691C9" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merkedager og tradisjoner til de ulike l kulturer som er presentert i barnehagen blir markert </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A038B68" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Øve på å sette ord på følelser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2508083F" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Gjenkjenne følelser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40312F34" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Filosofere om hvordan vi er med hverandre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39ECC152" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Empati</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AC1420D" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Vennskap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730FCFB3" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Undre seg sammen med barna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40A00435" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Tilstedeværende voksne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55CE3A99" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>FN-dag</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63AAD526" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fokus på nytt liv i påsken</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BBFFD48" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lære om rett og galt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F646AE6" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Mitt og ditt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A65FF27" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Dele</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45FA4FE9" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turtaking </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ED88832" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Se og bli sett</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43EDA4E1" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lydhøre voksne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EDB26DB" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Speile barnas reaksjoner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="086E4E3E" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Anerkjenne følelser</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ABC5A39" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bøker om forskjellighet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DDEAEF" w14:textId="77777777" w:rsidR="00F17F41" w:rsidRPr="00DA1478" w:rsidRDefault="00F17F41" w:rsidP="00F17F41">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>«Livet verdi», ikke plag eller drep dyr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23886718" w14:textId="3A8AD5CD" w:rsidR="0097320F" w:rsidRPr="007E6DB3" w:rsidRDefault="00F17F41" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="300"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6DB3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lære seg å lytte til hverandre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3D3B42" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Konflikthåndtering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34173702" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Rollespill om hvordan vi er mot hverandre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A60E02" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Vennskap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72744B19" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Påskevandring og julevandring, besøk i kirka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7271FF55" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Snakke om ulike religioner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A5D4675" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Fortellinger fra ulike religioner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0764C39C" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Feire høytider, merkedager og tradisjoner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB0E7A0" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merkedager og tradisjoner til de ulike l kulturer som er presentert i barnehagen blir markert </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B2C88F" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invitere andre kulturer inn til å bidra med mat, folkedrakt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>o.l</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="65C4CAD9" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>FN-dag</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A6C9D0" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Etiske regler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E9913D8" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Respekt for små krypdyr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719B12CB" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Finne ting som lever og ikke lever på tur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="652CE0F7" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Filosofiske samtaler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05BF613D" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hva er en god venn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A021E28" w14:textId="77777777" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lære om at vi er forskjellige (utseende, tro osv.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E4B9276" w14:textId="42D65D21" w:rsidR="007E6DB3" w:rsidRPr="00DA1478" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alle skal </w:t>
+            </w:r>
+            <w:r w:rsidR="00637003">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">få </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA1478">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>være med</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D833C9" w14:textId="143E9FF9" w:rsidR="0097320F" w:rsidRPr="007E6DB3" w:rsidRDefault="007E6DB3" w:rsidP="007E6DB3">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="300"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6DB3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Gi og ta imot komplimenter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="54307680" w14:textId="77777777" w:rsidR="00C65D85" w:rsidRDefault="00C65D85" w:rsidP="00906DEA">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:pBdr>
+        <w:spacing w:after="300"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06931" w14:textId="038659D2" w:rsidR="00906DEA" w:rsidRPr="0083457E" w:rsidRDefault="00906DEA" w:rsidP="00906DEA">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:pBdr>
+        <w:spacing w:after="300"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+          <w:spacing w:val="5"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:eastAsia="nb-NO"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Nærmiljø og samfunn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB06932" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
     <w:p w14:paraId="3CB06933" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
-    <w:p w14:paraId="3CB06934" w14:textId="77777777" w:rsidR="00906DEA" w:rsidRPr="005E3F5D" w:rsidRDefault="00906DEA" w:rsidP="00906DEA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="74C51287" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E3F5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D35532">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Barnas medvirkning i barnehagens hverdagsliv legger grunnlaget for videre innsikt i og erfaring med deltakelse i et demokratisk samfunn. Gjennom utforsking, opplevelser og erfaringer skal barnehagen bidra til å gjøre barna kjent med eget nærmiljø, samfunnet og verden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB06935" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="005E3F5D" w:rsidRDefault="00906DEA" w:rsidP="00906DEA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4764A8EC" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E3F5D">
-        <w:rPr>
+      <w:r w:rsidRPr="00D35532">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Barnehagen skal bidra til kunnskap om og erfaring med lokale tradisjoner, samfunnsinstitusjoner og yrker slik at barna opplever tilhørighet til nærmiljøet. Kulturelt mangfold, ulike levevis og ulike familieformer er en del av fagområdet. Fagområdet skal omfatte kjennskap til samisk språk, kultur og tradisjon og kjennskap til nasjonale minoriteter og andre minoriteter. Gjennom lek og varierte aktiviteter skal barna få erfaring med å lytte, forhandle og diskutere og få begynnende kjennskap til menneskerettighetene.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB06936" w14:textId="77777777" w:rsidR="00906DEA" w:rsidRDefault="00906DEA" w:rsidP="00906DEA"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7BB14484" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9E738A" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC34B14" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35532">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB06A08" wp14:editId="3CB06A09">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35265D06" wp14:editId="1BCB711E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4434205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>62864</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4295140" cy="3857625"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4295140" cy="3857625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3CB06A80" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="21082CD0" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Personalet skal: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A81" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="51ABF869" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3CB06A82" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="4D65AD9C" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> sørge for at barna erfarer at deres valg og handlinger kan påvirke situasjonen både for dem selv og for andre </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A83" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="50C20EDD" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> introdusere barna for personer, steder og samfunnsinstitusjoner i nærmiljøet for å skape tilhørighet og hjelpe barna med å orientere seg og ferdes trygt </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A84" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="3FC12248" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> gi like muligheter til barna, fremme likestilling og motvirke diskriminering, fordommer, stereotypier og rasisme </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A85" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="6F4CF081" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> gi barna forståelse av at samfunnet er i endring og at de inngår i en historisk, nåtidig og fremtidig sammenheng </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A86" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="75B38896" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> gjøre barna kjent med samisk kultur og levesett og knytte det samiske perspektivet til merkedager og hverdagsliv, kunst og kultur og mattradisjoner </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A87" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="038BC8EC" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> gjøre barna kjent med nasjonale minoriteter og andre minoritetsgrupper </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A88" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="24A7C4E7" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> gi barna begynnende kjennskap til betydningen av menneskerettighetene, spesielt barnekonvensjonen </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A89" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA"/>
+                          <w:p w14:paraId="53398A1D" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB06A08" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:349.15pt;margin-top:4.95pt;width:338.2pt;height:303.75pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKCDDnJwIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJkzYx4hRdugwD&#10;ugvQ7gNkWY6FSqImKbGzry8lO1l2wR6G+UEQReqQPIfy6rbTihyE8xJMQSejMSXCcKik2RX069P2&#10;zYISH5ipmAIjCnoUnt6uX79atTYXU2hAVcIRBDE+b21BmxBsnmWeN0IzPwIrDDprcJoFNN0uqxxr&#10;EV2rbDoeX2ctuMo64MJ7PL3vnXSd8Ota8PC5rr0IRBUUawtpdWkt45qtVyzfOWYbyYcy2D9UoZk0&#10;mPQMdc8CI3snf4PSkjvwUIcRB51BXUsuUg/YzWT8SzePDbMi9YLkeHumyf8/WP7p8MURWaF2V5QY&#10;plGjJ/HsQwnPnkwjP631OYY9WgwM3VvoMDb16u0DcIwysGmY2Yk756BtBKuwvkm8mV1c7XF8BCnb&#10;j1BhHrYPkIC62ulIHtJBEB11Op61EV0gHA9n0+V8MkMXR9/VYn5zPZ2nHCw/XbfOh/cCNImbgjoU&#10;P8Gzw4MPsRyWn0JiNg9KVlupVDLcrtwoRw4MB2WbvgH9pzBlSFvQ5Rxz/x1inL4/QWgZcOKV1AVd&#10;nINYHnl7Z6o0j4FJ1e+xZGUGIiN3PYuhK7uTZoNAJVRHpNZBP+H4InHTgPtOSYvTXVD/bc+coER9&#10;MCjPcjKLXIZkzOY3UzTcpae89DDDEaqggZJ+uwnpCUUKDNyhjLVMBEe9+0qGmnFqE+/DC4vP4tJO&#10;UT/+A+sXAAAA//8DAFBLAwQUAAYACAAAACEAd9HESd8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVIbBB1SqK8iFMhJBDsoCDYuvE0ibDHwXbT8Pe4K1iOztW9Z5rNYjSb0fnR&#10;koD1KgGG1Fk1Ui/g/e3hugTmgyQltSUU8IMeNu35WSNrZY/0ivM29CyWkK+lgCGEqebcdwMa6Vd2&#10;Qopsb52RIZ6u58rJYyw3mt8kSc6NHCkuDHLC+wG7r+3BCCizp/nTP6cvH12+11W4KubHbyfE5cVy&#10;dwss4BL+wnDSj+rQRqedPZDyTAvIqzKNUQFVBezE0yIrgO0iWRcZ8Lbh/19ofwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCKCDDnJwIAAE8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQB30cRJ3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape w14:anchorId="35265D06" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:349.15pt;margin-top:4.95pt;width:338.2pt;height:303.75pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwgo3jFQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9tu2zAMhu8H7B0E3S9O0qRNjDhFly7D&#10;gO4AdHsAWZZjYbKoUUrs7OlHKW6aHbCLYb4QRFP6SX6kVrd9a9hBoddgCz4ZjTlTVkKl7a7gXz5v&#10;Xy0480HYShiwquBH5fnt+uWLVedyNYUGTKWQkYj1eecK3oTg8izzslGt8CNwypKzBmxFIBN3WYWi&#10;I/XWZNPx+DrrACuHIJX39Pf+5OTrpF/XSoaPde1VYKbglFtIK6a1jGu2Xol8h8I1Wg5piH/IohXa&#10;UtCz1L0Igu1R/ybVaongoQ4jCW0Gda2lSjVQNZPxL9U8NsKpVAvB8e6Myf8/Wfnh8Og+IQv9a+ip&#10;gakI7x5AfvXMwqYRdqfuEKFrlKgo8CQiyzrn8+FqRO1zH0XK7j1U1GSxD5CE+hrbSIXqZKRODTie&#10;oas+MEk/Z9PlfDIjlyTf1WJ+cz2dpxgif7ru0Ie3CloWNwVH6mqSF4cHH2I6In86EqN5MLraamOS&#10;gbtyY5AdBE3ANn2D+k/HjGVdwZdziv13iXH6/iTR6kCjbHRb8MX5kMgjtze2SoMWhDanPaVs7AAy&#10;sjtRDH3ZM10R5asYIYItoToSWoTT6NJTo00D+J2zjsa24P7bXqDizLyz1J7lZBZZhmTM5jdTMvDS&#10;U156hJUkVfDA2Wm7CeltRAQW7qiNtU6AnzMZcqZxTNyHpxPn/dJOp54f+PoHAAAA//8DAFBLAwQU&#10;AAYACAAAACEAd9HESd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBB1&#10;SqK8iFMhJBDsoCDYuvE0ibDHwXbT8Pe4K1iOztW9Z5rNYjSb0fnRkoD1KgGG1Fk1Ui/g/e3hugTm&#10;gyQltSUU8IMeNu35WSNrZY/0ivM29CyWkK+lgCGEqebcdwMa6Vd2Qopsb52RIZ6u58rJYyw3mt8k&#10;Sc6NHCkuDHLC+wG7r+3BCCizp/nTP6cvH12+11W4KubHbyfE5cVydwss4BL+wnDSj+rQRqedPZDy&#10;TAvIqzKNUQFVBezE0yIrgO0iWRcZ8Lbh/19ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCwgo3jFQIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB30cRJ3wAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3CB06A80" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="21082CD0" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Personalet skal: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A81" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="51ABF869" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3CB06A82" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="4D65AD9C" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> sørge for at barna erfarer at deres valg og handlinger kan påvirke situasjonen både for dem selv og for andre </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A83" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="50C20EDD" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> introdusere barna for personer, steder og samfunnsinstitusjoner i nærmiljøet for å skape tilhørighet og hjelpe barna med å orientere seg og ferdes trygt </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A84" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="3FC12248" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> gi like muligheter til barna, fremme likestilling og motvirke diskriminering, fordommer, stereotypier og rasisme </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A85" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="6F4CF081" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> gi barna forståelse av at samfunnet er i endring og at de inngår i en historisk, nåtidig og fremtidig sammenheng </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A86" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="75B38896" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> gjøre barna kjent med samisk kultur og levesett og knytte det samiske perspektivet til merkedager og hverdagsliv, kunst og kultur og mattradisjoner </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A87" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="038BC8EC" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> gjøre barna kjent med nasjonale minoriteter og andre minoritetsgrupper </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A88" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="24A7C4E7" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> gi barna begynnende kjennskap til betydningen av menneskerettighetene, spesielt barnekonvensjonen </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A89" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA"/>
+                    <w:p w14:paraId="53398A1D" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D35532">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB06A0A" wp14:editId="3CB06A0B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66BF5FBE" wp14:editId="56C8DFAD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-52070</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>62864</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4486275" cy="3857625"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Tekstboks 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4486275" cy="3857625"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3CB06A8A" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="4828E949" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Gjennom arbeid med nærmiljø og samfunn skal barnehagen bidra til at barna: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A8B" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="648A7B58" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3CB06A8C" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="2FAAD967" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> oppmuntres til å påvirke og medvirke i sin egen hverdag og utvikler tillit til egen deltakelse i og påvirkning av fellesskapet </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A8D" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="4863169D" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> erfarer at alle får utfordringer og like muligheter til deltakelse </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A8E" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="1C6768D8" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> utforsker ulike landskap og blir kjent med institusjoner og steder i nærmiljøet og lærer å orientere seg og ferdes trygt </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A8F" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="462DD7D9" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t> blir kjent med lokalhistorie og lokale tradisjoner</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A90" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="67BE6E34" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> blir kjent med ulike tradisjoner, levesett og familieformer </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A91" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="0F96C0F2" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:spacing w:after="30"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> blir kjent med at samene er Norges urbefolkning og få kjennskap til samisk kultur </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A92" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="2574C7A7" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005E3F5D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> får kjennskap til nasjonale minoriteter og andre minoritetsgrupper </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CB06A93" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="0C1C0CF1" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3CB06A94" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="2B2920AA" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorBidi"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3CB06A95" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                          <w:p w14:paraId="63D6EC8D" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:pageBreakBefore/>
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorBidi"/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3CB06A96" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
+                          <w:p w14:paraId="473DD269" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CB06A0A" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:-4.1pt;margin-top:4.95pt;width:353.25pt;height:303.75pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPLMdxJwIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjxcqsRp+jSZRjQ&#10;XYB2HyDLcixUEjVJiZ19fSk5TbML9jDMDwIpUofkIenVda8VOQjnJZiSTkZjSoThUEuzK+m3h+2b&#10;JSU+MFMzBUaU9Cg8vV6/frXqbCFyaEHVwhEEMb7obEnbEGyRZZ63QjM/AisMGhtwmgVU3S6rHesQ&#10;XassH4/nWQeutg648B5vbwcjXSf8phE8fGkaLwJRJcXcQjpdOqt4ZusVK3aO2VbyUxrsH7LQTBoM&#10;eoa6ZYGRvZO/QWnJHXhowoiDzqBpJBepBqxmMv6lmvuWWZFqQXK8PdPk/x8s/3z46oissXc5JYZp&#10;7NGDePShgkdP8shPZ32BbvcWHUP/Dnr0TbV6ewccvQxsWmZ24sY56FrBasxvEl9mF08HHB9Bqu4T&#10;1BiH7QMkoL5xOpKHdBBExz4dz70RfSAcL6fT5TxfzCjhaHu7nC3m+SzFYMXzc+t8+CBAkyiU1GHz&#10;Ezw73PkQ02HFs0uM5kHJeiuVSorbVRvlyIHhoGzTd0L/yU0Z0pX0aoax/w4xTt+fILQMOPFK6pIu&#10;z06siLy9N3Wax8CkGmRMWZkTkZG7gcXQV/3Qs2mMEFmuoD4itQ6GCceNRKEF94OSDqe7pP77njlB&#10;ifposD1Xk+k0rkNSprNFjoq7tFSXFmY4QpU0UDKIm5BWKFJg4Abb2MhE8Esmp5xxahPvpw2La3Gp&#10;J6+X/8D6CQAA//8DAFBLAwQUAAYACAAAACEAf1XQnd8AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VIXFDr9EdpEuJUCAkEt1IQXN14m0TY6xC7aXh7lhPcZjWjmW/L7eSsGHEI&#10;nScFi3kCAqn2pqNGwdvrwywDEaImo60nVPCNAbbV5UWpC+PP9ILjPjaCSygUWkEbY19IGeoWnQ5z&#10;3yOxd/SD05HPoZFm0Gcud1YukySVTnfEC63u8b7F+nN/cgqy9dP4EZ5Xu/c6Pdo83mzGx69Bqeur&#10;6e4WRMQp/oXhF5/RoWKmgz+RCcIqmGVLTirIcxBsp3m2AnFgsdisQVal/P9A9QMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCPLMdxJwIAAE8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQB/VdCd3wAAAAgBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape w14:anchorId="66BF5FBE" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:-4.1pt;margin-top:4.95pt;width:353.25pt;height:303.75pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDysIydFQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkjQ14hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+luGl2wR6G6UEgReqQPCRXN32r2UE6r9AUfDIacyaNwEqZXcG/ftm+&#10;WnLmA5gKNBpZ8KP0/Gb98sWqs7mcYoO6ko4RiPF5ZwvehGDzLPOikS34EVppyFijayGQ6nZZ5aAj&#10;9FZn0/F4kXXoKutQSO/p9e5k5OuEX9dShE917WVguuCUW0i3S3cZ72y9gnznwDZKDGnAP2TRgjIU&#10;9Ax1BwHY3qnfoFolHHqsw0hgm2FdKyFTDVTNZPxLNQ8NWJlqIXK8PdPk/x+s+Hh4sJ8dC/0b7KmB&#10;qQhv71F888zgpgGzk7fOYddIqCjwJFKWddbnw9dItc99BCm7D1hRk2EfMAH1tWsjK1QnI3RqwPFM&#10;uuwDE/Q4my0X06s5Z4Jsr5fzq8V0nmJA/vTdOh/eSWxZFAruqKsJHg73PsR0IH9yidE8alVtldZJ&#10;cbtyox07AE3ANp0B/Sc3bVhX8Os5xf47xDidP0G0KtAoa9UWfHl2gjzy9tZUadACKH2SKWVtBiIj&#10;dycWQ1/2TFXE8ixGiMSWWB2JWoen0aVVI6FB94Ozjsa24P77HpzkTL831J7ryWwW5zwps/nVlBR3&#10;aSkvLWAEQRU8cHYSNyHtRqTA4C21sVaJ4OdMhpxpHBPvw+rEeb/Uk9fzgq8fAQAA//8DAFBLAwQU&#10;AAYACAAAACEAf1XQnd8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDr&#10;9EdpEuJUCAkEt1IQXN14m0TY6xC7aXh7lhPcZjWjmW/L7eSsGHEInScFi3kCAqn2pqNGwdvrwywD&#10;EaImo60nVPCNAbbV5UWpC+PP9ILjPjaCSygUWkEbY19IGeoWnQ5z3yOxd/SD05HPoZFm0Gcud1Yu&#10;kySVTnfEC63u8b7F+nN/cgqy9dP4EZ5Xu/c6Pdo83mzGx69Bqeur6e4WRMQp/oXhF5/RoWKmgz+R&#10;CcIqmGVLTirIcxBsp3m2AnFgsdisQVal/P9A9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDysIydFQIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB/VdCd3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3CB06A8A" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="4828E949" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Gjennom arbeid med nærmiljø og samfunn skal barnehagen bidra til at barna: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A8B" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="648A7B58" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3CB06A8C" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="2FAAD967" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> oppmuntres til å påvirke og medvirke i sin egen hverdag og utvikler tillit til egen deltakelse i og påvirkning av fellesskapet </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A8D" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="4863169D" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> erfarer at alle får utfordringer og like muligheter til deltakelse </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A8E" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="1C6768D8" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> utforsker ulike landskap og blir kjent med institusjoner og steder i nærmiljøet og lærer å orientere seg og ferdes trygt </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A8F" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="462DD7D9" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t> blir kjent med lokalhistorie og lokale tradisjoner</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A90" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="67BE6E34" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> blir kjent med ulike tradisjoner, levesett og familieformer </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A91" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="0F96C0F2" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:spacing w:after="30"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> blir kjent med at samene er Norges urbefolkning og få kjennskap til samisk kultur </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A92" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRPr="005E3F5D" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="2574C7A7" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="005E3F5D" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005E3F5D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> får kjennskap til nasjonale minoriteter og andre minoritetsgrupper </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3CB06A93" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="0C1C0CF1" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3CB06A94" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="2B2920AA" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorBidi"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3CB06A95" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33" w:rsidP="00906DEA">
+                    <w:p w14:paraId="63D6EC8D" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
                       <w:pPr>
                         <w:pStyle w:val="Default"/>
                         <w:pageBreakBefore/>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorBidi"/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3CB06A96" w14:textId="77777777" w:rsidR="00CF1D33" w:rsidRDefault="00CF1D33"/>
+                    <w:p w14:paraId="473DD269" w14:textId="77777777" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB06939" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="3CB0694F" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
+    <w:p w14:paraId="5E23FEDA" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F4E111" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6B03EC" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8237CC" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A35663" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75360687" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A55ED5" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4733D989" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2D338A" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001EF5A6" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC2A3D7" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C145456" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F43851" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E21436F" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D24C227" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1639414A" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8A75AC" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2969645D" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3C002D" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57DFA79F" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="4911" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3498"/>
-        <w:gridCol w:w="3498"/>
         <w:gridCol w:w="3499"/>
-        <w:gridCol w:w="3499"/>
+        <w:gridCol w:w="5284"/>
+        <w:gridCol w:w="4962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D2F68" w14:paraId="3CB06954" w14:textId="77777777" w:rsidTr="00A33613">
+      <w:tr w:rsidR="00AB5B66" w:rsidRPr="00D35532" w14:paraId="4E08F02B" w14:textId="77777777" w:rsidTr="00AB5B66">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1273" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06950" w14:textId="77777777" w:rsidR="004D2F68" w:rsidRDefault="004D2F68" w:rsidP="00A33613">
+          <w:p w14:paraId="3A2E6078" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t>Fagområde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1922" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06951" w14:textId="77777777" w:rsidR="004D2F68" w:rsidRDefault="004D2F68" w:rsidP="00A33613">
+          <w:p w14:paraId="2037B00A" w14:textId="1C078C51" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...1 lines deleted...]
-              <w:t>1-2 år</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1805" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06952" w14:textId="77777777" w:rsidR="004D2F68" w:rsidRDefault="004D2F68" w:rsidP="00A33613">
+          <w:p w14:paraId="47882BE6" w14:textId="2F38CBF0" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB5B66" w:rsidRPr="00D35532" w14:paraId="3ADB14F3" w14:textId="77777777" w:rsidTr="00AB5B66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F284C0" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DDB9F81" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Nærmiljø og samfunn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D82E4F7" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1196AE0D" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C9FE5CA" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D3F51A4" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="012C09ED" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11857AA1" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48BE2870" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42222DA3" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="343D9963" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A323645" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3358BD99" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E6E69D3" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CDEBC4A" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27EA2772" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CF7FB9B" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="307C562E" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27D91E31" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F67FBFE" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="633B0FF8" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BE08EFB" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20DA36FC" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E7C2880" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C2AB73A" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DC4084E" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1922" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06953" w14:textId="70C8BC04" w:rsidR="004D2F68" w:rsidRDefault="004D2F68" w:rsidP="00A33613">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="239AA14F" w14:textId="77394976" w:rsidR="00AB5B66" w:rsidRPr="001F736A" w:rsidRDefault="00AB5B66" w:rsidP="001F736A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3538155B" w14:textId="4A59CEE9" w:rsidR="006832E8" w:rsidRDefault="009B3729" w:rsidP="00531118">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Begynnende forståelse av trafikkregler:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F45E93" w14:textId="2380E9EB" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00531118">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får erfaringer med solidariske handlinger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BBE7278" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna oppmuntres til å medvirke i sin egen hverdag, ved oppmerksomme voksne.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C7584DD" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRDefault="00AB5B66" w:rsidP="00531118">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barna danner en bevissthet rundt at vi er en del av et fellesskap </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE2EC2D" w14:textId="6BE071AA" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00531118">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Blir kjent med ulike tradisjoner, levesett og familieformer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01CF8728" w14:textId="45FAC4B0" w:rsidR="00AB5B66" w:rsidRDefault="00AB5B66" w:rsidP="00531118">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kjennskap til andre minoritetsgrupper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40586DB4" w14:textId="17487A0C" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00531118">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Æ e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...229 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>mæ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="595DA086" w14:textId="77777777" w:rsidR="000A5715" w:rsidRPr="00D35532" w:rsidRDefault="000A5715" w:rsidP="000A5715">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barnehagen som samfunnsinstitusjon: Hvem jobber her, hvem bestemmer, hva gjør vi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="243A2762" w14:textId="058B759C" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00531118">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1805" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06975" w14:textId="24382706" w:rsidR="005E3F5D" w:rsidRDefault="00906DEA" w:rsidP="00B704F7">
-[...57 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="23610E14" w14:textId="7AEE7DF1" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får opplæring i trafikkregler</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...1 lines deleted...]
-              <w:t>Familien min</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og å ferdes trygt i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>traffikken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="5D65EC42" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får en begynnende forståelse av hvordan man bruker kart.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D618ACC" w14:textId="42168794" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00D35532">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barnas får medvirke i egen hverdag ved at ønsker </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>ift</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tema, lek og innhold blir løftet opp av aktivt lyttende voksne.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A257565" w14:textId="755C1FF0" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>barnesamtaler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DD8AD0" w14:textId="7CB710F4" w:rsidR="00AB5B66" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får kjennskap til lokalhistorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og lokale tradisjoner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127181E6" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRDefault="00AB5B66" w:rsidP="00DA19FB">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lofotfiske</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C068DE" w14:textId="03D88A81" w:rsidR="00AB5B66" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får kjennskap til samisk kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>, levesett</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og historie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25461968" w14:textId="44F3D2A1" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knytte samisk perspektiv til merkedager, hverdagsliv, kunst, kultur og mattradisjoner. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4523CDFA" w14:textId="6FC3D746" w:rsidR="00AB5B66" w:rsidRDefault="00AB5B66" w:rsidP="00A505C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E53D4C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gi barna begynnende kjennskap til betydningen av menneskerettighetene, spesielt barnekonvensjonen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="718C9FCB" w14:textId="0BA0029D" w:rsidR="00AB5B66" w:rsidRPr="00AB5B66" w:rsidRDefault="00AB5B66" w:rsidP="00A505C5">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>samfunnet i endring og innblikk i et historisk perspektiv.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01BF7ED4" w14:textId="71D0A30F" w:rsidR="00D35532" w:rsidRDefault="00D35532" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C0C6112" w14:textId="31F4DBA9" w:rsidR="00D44229" w:rsidRDefault="00D44229" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="199BC06F" w14:textId="77777777" w:rsidR="00D44229" w:rsidRPr="00D35532" w:rsidRDefault="00D44229" w:rsidP="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutenett"/>
+        <w:tblW w:w="4911" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3499"/>
+        <w:gridCol w:w="5284"/>
+        <w:gridCol w:w="4962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB5B66" w:rsidRPr="00D35532" w14:paraId="72EF94D0" w14:textId="77777777" w:rsidTr="00AB5B66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A71489C" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Konkrete aktiviteter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1922" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB0697A" w14:textId="765CDCC5" w:rsidR="005E3F5D" w:rsidRDefault="00906DEA" w:rsidP="005E3F5D">
-[...125 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="56FB47FD" w14:textId="0D688C81" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...55 lines deleted...]
-              <w:t>Nærmiljøet til barnehagen</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1805" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB06981" w14:textId="77777777" w:rsidR="005E3F5D" w:rsidRDefault="00906DEA" w:rsidP="005E3F5D">
-[...51 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4DC0A7BB" w14:textId="644A0DA7" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>-6 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB5B66" w:rsidRPr="00D35532" w14:paraId="07A3CA38" w14:textId="77777777" w:rsidTr="00AB5B66">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2CD9BC" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FA9E9FA" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E05203B" w14:textId="77777777" w:rsidR="004504EA" w:rsidRPr="00D35532" w:rsidRDefault="004504EA" w:rsidP="004504EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Nærmiljø og samfunn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0481C5DC" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01903895" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14D74D53" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22BE2E8A" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="750C2AC0" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ED0FC4C" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="626BF175" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="621B0D76" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42E060A7" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34E8B904" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F0E99D4" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E304FE1" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E7539DD" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6239A5EE" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="589F82B6" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A66657E" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="455089C2" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DC1C266" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D4BA49C" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69F6E18A" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F37686A" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BAD78F5" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59062FA9" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D5F4C5F" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C01BA85" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AF71D9E" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25382D76" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7734D377" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00406C3B" w14:textId="41E5EAE7" w:rsidR="000A5715" w:rsidRPr="00707167" w:rsidRDefault="000A5715" w:rsidP="00707167">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="389A1C0E" w14:textId="77777777" w:rsidR="00707167" w:rsidRPr="00D35532" w:rsidRDefault="00707167" w:rsidP="00707167">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ha med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Tarkus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> på tur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7762B583" w14:textId="77777777" w:rsidR="0064667D" w:rsidRPr="00D35532" w:rsidRDefault="0064667D" w:rsidP="0064667D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Begynnende forståelse av trafikkregler: hjelm, refleks, gå over veien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C00E9BB" w14:textId="77777777" w:rsidR="000A5715" w:rsidRDefault="000A5715" w:rsidP="000A5715">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORUT </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE0E10F" w14:textId="13B542EC" w:rsidR="000A5715" w:rsidRPr="00D35532" w:rsidRDefault="000A5715" w:rsidP="000A5715">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barnas rettigheter</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0947">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>, barnekonvensjonen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9179F9" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="002F3056">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lekegrupper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FC4CDC4" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gå turer i nærmiljøet </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29920A91" w14:textId="77777777" w:rsidR="0064667D" w:rsidRPr="00D35532" w:rsidRDefault="0064667D" w:rsidP="0064667D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna drar på biblioteket</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD45CD2" w14:textId="77777777" w:rsidR="00707167" w:rsidRDefault="00707167" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage familiebilde</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DED9B99" w14:textId="09DCF9CB" w:rsidR="00707167" w:rsidRDefault="00707167" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage oversikt over ansatte og barn i barnehagen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F361BC3" w14:textId="36FB2A54" w:rsidR="009B3729" w:rsidRPr="009B3729" w:rsidRDefault="00AB5B66" w:rsidP="009B3729">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruke sanger om inneholder navnene til barna: Blomster små, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00906DEA">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Ri,ri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00906DEA">
-[...31 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> på islandshest…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D3C9ED" w14:textId="77777777" w:rsidR="009B3729" w:rsidRDefault="009B3729" w:rsidP="009B3729">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...38 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hva jobber mamma og pappa med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52B7E1D1" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="0064667D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1805" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CE8EDC" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Ta barna med på planlegging</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7784BF50" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00AB5B66">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Ta ansvar for de mindre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68155553" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Hjertesamling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15773AE1" w14:textId="2B75ED9C" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turer </w:t>
+            </w:r>
+            <w:r w:rsidR="0064667D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>i byen og i turområder</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A1A8888" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Norge som samfunn: Hvem bestemmer, hva er demokrati, leke valg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F48521" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Gå tur med kart over Svolvær</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="443490BC" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00AB5B66">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Kjennskap til de ulike nasjonaliteter i barnegruppa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A81E461" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="002F3056">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bruke kart på turer, enkle kart /skattekart med bilder av hvor vi skal på tur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B7F4651" w14:textId="27B5A774" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00AB5B66">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Lage oversikt</w:t>
+            </w:r>
+            <w:r w:rsidR="00C65D85">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>/kart</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> over Svolvær med bilde av hvor den enkelte bor og nærområdene våre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B94B264" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Tarkus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="428C9BAA" w14:textId="0BE929FC" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Bruk av skilt og andre trafikale symboler</w:t>
+            </w:r>
+            <w:r w:rsidR="00454AE4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="273CB3FB" w14:textId="77777777" w:rsidR="00AB5B66" w:rsidRPr="00D35532" w:rsidRDefault="00AB5B66" w:rsidP="00A2523D">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Enkel orienteringsløype</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55AC3898" w14:textId="77777777" w:rsidR="003D4AAF" w:rsidRDefault="003D4AAF" w:rsidP="00AB5B66">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORUT </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE68EFF" w14:textId="27BBC210" w:rsidR="00AB5B66" w:rsidRPr="003D4AAF" w:rsidRDefault="00AB5B66" w:rsidP="003D4AAF">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barnas rettigheter </w:t>
+            </w:r>
+            <w:r w:rsidR="003D4AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>og barnekonvensjonen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C9E83E5" w14:textId="77777777" w:rsidR="003D4AAF" w:rsidRDefault="003D4AAF" w:rsidP="003D4AAF">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Barna får kjennskap til samisk kultur</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="nb-NO"/>
-[...25 lines deleted...]
-              <w:t>Lofotfiske</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>, levesett</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35532">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og historie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A79FA2" w14:textId="71C0305D" w:rsidR="00AB5B66" w:rsidRPr="003D4AAF" w:rsidRDefault="003D4AAF" w:rsidP="003D4AAF">
+            <w:pPr>
+              <w:pStyle w:val="Listeavsnitt"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>Knytte samisk perspektiv til merkedager, hverdagsliv, kunst, kultur og mattradisjone</w:t>
+            </w:r>
+            <w:r w:rsidR="00C65D85">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CB0698A" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRDefault="00D17B91" w:rsidP="009168C7"/>
-[...1107 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="1BE1C89F" w14:textId="77777777" w:rsidR="00D17B91" w:rsidRPr="00D35532" w:rsidRDefault="00D17B91" w:rsidP="00DA1478">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D17B91" w:rsidSect="00443EB1">
+    <w:p w14:paraId="4961BFE0" w14:textId="77777777" w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidRDefault="00D35532">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D35532" w:rsidRPr="00D35532" w:rsidSect="00D842E6">
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="182525FD" w14:textId="77777777" w:rsidR="009F7573" w:rsidRDefault="009F7573" w:rsidP="00A55130">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7F66D9AE" w14:textId="77777777" w:rsidR="009F7573" w:rsidRDefault="009F7573" w:rsidP="00A55130">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -22188,50 +24557,89 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0E5CCDE5" w14:textId="77777777" w:rsidR="009F7573" w:rsidRDefault="009F7573" w:rsidP="00A55130">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="36787338" w14:textId="77777777" w:rsidR="009F7573" w:rsidRDefault="009F7573" w:rsidP="00A55130">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="11EEF63A" w14:textId="2F717CBF" w:rsidR="00E36535" w:rsidRDefault="00E36535">
+    <w:pPr>
+      <w:pStyle w:val="Topptekst"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2FCB66BB" w14:textId="2930E861" w:rsidR="00E36535" w:rsidRDefault="00E36535">
+    <w:pPr>
+      <w:pStyle w:val="Topptekst"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="544F9FE9" w14:textId="77777777" w:rsidR="00E36535" w:rsidRDefault="00E36535">
+    <w:pPr>
+      <w:pStyle w:val="Topptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048D4E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E5CFA52"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -22418,51 +24826,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11E109D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D4B005C6"/>
+    <w:tmpl w:val="C99AAA4A"/>
     <w:lvl w:ilvl="0" w:tplc="638C78B2">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
@@ -22642,50 +25050,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A6B0E4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1DE43E74"/>
+    <w:lvl w:ilvl="0" w:tplc="638C78B2">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04140001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69FB7D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59A6C19A"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22754,170 +25275,346 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="837111236">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="706367584">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="702946663">
+  <w:num w:numId="2" w16cid:durableId="1313484770">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1561482730">
+  <w:num w:numId="3" w16cid:durableId="1186166889">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1177886774">
+  <w:num w:numId="4" w16cid:durableId="1552693988">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1625572889">
+  <w:num w:numId="5" w16cid:durableId="250432564">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1512600212">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="86"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF2216"/>
+    <w:rsid w:val="0001134F"/>
+    <w:rsid w:val="00020FAE"/>
+    <w:rsid w:val="000223CF"/>
+    <w:rsid w:val="00022AEB"/>
+    <w:rsid w:val="0002497E"/>
     <w:rsid w:val="00025C55"/>
+    <w:rsid w:val="00042C13"/>
+    <w:rsid w:val="000433BF"/>
     <w:rsid w:val="0004538A"/>
+    <w:rsid w:val="00056D86"/>
     <w:rsid w:val="0007551C"/>
+    <w:rsid w:val="000808B0"/>
     <w:rsid w:val="00094AFB"/>
+    <w:rsid w:val="000A5715"/>
+    <w:rsid w:val="000A7323"/>
+    <w:rsid w:val="000B78A6"/>
+    <w:rsid w:val="000C56C2"/>
+    <w:rsid w:val="000D3C0C"/>
+    <w:rsid w:val="000E2578"/>
+    <w:rsid w:val="00102A84"/>
     <w:rsid w:val="00114593"/>
+    <w:rsid w:val="00114973"/>
+    <w:rsid w:val="00116279"/>
     <w:rsid w:val="0013737B"/>
     <w:rsid w:val="00160BB6"/>
+    <w:rsid w:val="00162A4A"/>
     <w:rsid w:val="00187A55"/>
+    <w:rsid w:val="001922D4"/>
     <w:rsid w:val="001B1B8E"/>
+    <w:rsid w:val="001B3308"/>
     <w:rsid w:val="001B34E5"/>
+    <w:rsid w:val="001D79F0"/>
     <w:rsid w:val="001E2DD3"/>
+    <w:rsid w:val="001F1170"/>
+    <w:rsid w:val="001F736A"/>
+    <w:rsid w:val="002016EB"/>
+    <w:rsid w:val="0020718A"/>
+    <w:rsid w:val="00207AC1"/>
+    <w:rsid w:val="0022303C"/>
+    <w:rsid w:val="00237F1E"/>
+    <w:rsid w:val="00256523"/>
+    <w:rsid w:val="00273292"/>
     <w:rsid w:val="00285D83"/>
+    <w:rsid w:val="00293A79"/>
+    <w:rsid w:val="002A163B"/>
+    <w:rsid w:val="002B4B42"/>
     <w:rsid w:val="002B536D"/>
     <w:rsid w:val="002D06C5"/>
+    <w:rsid w:val="002F3056"/>
+    <w:rsid w:val="002F7B7D"/>
+    <w:rsid w:val="00303B91"/>
     <w:rsid w:val="003042E4"/>
+    <w:rsid w:val="00314E10"/>
     <w:rsid w:val="00324AC2"/>
     <w:rsid w:val="00326C60"/>
     <w:rsid w:val="0034019C"/>
-    <w:rsid w:val="003906AC"/>
+    <w:rsid w:val="00352C34"/>
+    <w:rsid w:val="00375EC5"/>
     <w:rsid w:val="0039618B"/>
+    <w:rsid w:val="003A0947"/>
     <w:rsid w:val="003D2025"/>
+    <w:rsid w:val="003D4AAF"/>
+    <w:rsid w:val="003D54B4"/>
+    <w:rsid w:val="003E09F8"/>
+    <w:rsid w:val="0040323B"/>
+    <w:rsid w:val="00411002"/>
     <w:rsid w:val="004110AF"/>
+    <w:rsid w:val="00412C68"/>
+    <w:rsid w:val="00443442"/>
     <w:rsid w:val="00443EB1"/>
+    <w:rsid w:val="004504EA"/>
+    <w:rsid w:val="00454AE4"/>
+    <w:rsid w:val="0047500D"/>
+    <w:rsid w:val="00487490"/>
+    <w:rsid w:val="00487930"/>
+    <w:rsid w:val="00490795"/>
+    <w:rsid w:val="004B5DA3"/>
+    <w:rsid w:val="004C78A8"/>
+    <w:rsid w:val="004D262D"/>
     <w:rsid w:val="004D2F68"/>
+    <w:rsid w:val="004F293B"/>
     <w:rsid w:val="00530EC4"/>
+    <w:rsid w:val="00531118"/>
+    <w:rsid w:val="005376AD"/>
     <w:rsid w:val="00556771"/>
     <w:rsid w:val="00561E9B"/>
+    <w:rsid w:val="00582494"/>
     <w:rsid w:val="00582C4A"/>
+    <w:rsid w:val="005A6C5A"/>
     <w:rsid w:val="005B3235"/>
+    <w:rsid w:val="005C702F"/>
     <w:rsid w:val="005E3F5D"/>
+    <w:rsid w:val="005E6A38"/>
+    <w:rsid w:val="005F0CB2"/>
     <w:rsid w:val="00611C08"/>
+    <w:rsid w:val="006215C6"/>
+    <w:rsid w:val="0062391C"/>
     <w:rsid w:val="00624F05"/>
+    <w:rsid w:val="00637003"/>
+    <w:rsid w:val="0064667D"/>
     <w:rsid w:val="0065124E"/>
     <w:rsid w:val="00662618"/>
     <w:rsid w:val="00672A43"/>
     <w:rsid w:val="00673CD5"/>
+    <w:rsid w:val="006832E8"/>
+    <w:rsid w:val="00686C87"/>
+    <w:rsid w:val="00697C80"/>
     <w:rsid w:val="006A00A9"/>
+    <w:rsid w:val="006C1FB6"/>
+    <w:rsid w:val="006C290D"/>
     <w:rsid w:val="006E5855"/>
+    <w:rsid w:val="006F0BCE"/>
+    <w:rsid w:val="00707167"/>
+    <w:rsid w:val="00721420"/>
+    <w:rsid w:val="0072460C"/>
     <w:rsid w:val="00732156"/>
+    <w:rsid w:val="00740FC5"/>
+    <w:rsid w:val="00741034"/>
     <w:rsid w:val="00750F4B"/>
     <w:rsid w:val="007540E1"/>
+    <w:rsid w:val="00761CF3"/>
     <w:rsid w:val="00776C21"/>
+    <w:rsid w:val="007A1C65"/>
+    <w:rsid w:val="007A4F62"/>
+    <w:rsid w:val="007B5AB4"/>
     <w:rsid w:val="007D41FC"/>
+    <w:rsid w:val="007E02B7"/>
+    <w:rsid w:val="007E6DB3"/>
     <w:rsid w:val="007F21BE"/>
+    <w:rsid w:val="007F611B"/>
     <w:rsid w:val="008065EA"/>
+    <w:rsid w:val="0082620A"/>
     <w:rsid w:val="0083457E"/>
+    <w:rsid w:val="00836B53"/>
     <w:rsid w:val="00843729"/>
     <w:rsid w:val="00865A54"/>
+    <w:rsid w:val="0087265A"/>
     <w:rsid w:val="00885D36"/>
+    <w:rsid w:val="008864A3"/>
+    <w:rsid w:val="008F0CD8"/>
+    <w:rsid w:val="008F5F14"/>
+    <w:rsid w:val="008F72F6"/>
     <w:rsid w:val="00906DEA"/>
     <w:rsid w:val="009168C7"/>
+    <w:rsid w:val="00927FFB"/>
+    <w:rsid w:val="0095598B"/>
+    <w:rsid w:val="0097320F"/>
+    <w:rsid w:val="00992E0A"/>
+    <w:rsid w:val="009A0DEB"/>
+    <w:rsid w:val="009A13B4"/>
+    <w:rsid w:val="009B3153"/>
+    <w:rsid w:val="009B3729"/>
+    <w:rsid w:val="009B70C4"/>
     <w:rsid w:val="009E6EBD"/>
+    <w:rsid w:val="009E7CF3"/>
+    <w:rsid w:val="009F08C3"/>
     <w:rsid w:val="009F1310"/>
+    <w:rsid w:val="009F7573"/>
     <w:rsid w:val="00A03597"/>
     <w:rsid w:val="00A33613"/>
+    <w:rsid w:val="00A44B5A"/>
+    <w:rsid w:val="00A46AE0"/>
+    <w:rsid w:val="00A505C5"/>
+    <w:rsid w:val="00A55130"/>
     <w:rsid w:val="00A56517"/>
+    <w:rsid w:val="00A741BB"/>
+    <w:rsid w:val="00A82C6F"/>
+    <w:rsid w:val="00A859F3"/>
+    <w:rsid w:val="00A86546"/>
+    <w:rsid w:val="00A96990"/>
     <w:rsid w:val="00AA7DBC"/>
+    <w:rsid w:val="00AB492F"/>
+    <w:rsid w:val="00AB5B66"/>
+    <w:rsid w:val="00AD2779"/>
+    <w:rsid w:val="00AD39BF"/>
+    <w:rsid w:val="00AE32A3"/>
+    <w:rsid w:val="00AF34C8"/>
     <w:rsid w:val="00B14B8F"/>
+    <w:rsid w:val="00B25C90"/>
     <w:rsid w:val="00B43607"/>
     <w:rsid w:val="00B61554"/>
     <w:rsid w:val="00B704F7"/>
+    <w:rsid w:val="00B7372E"/>
     <w:rsid w:val="00B97079"/>
+    <w:rsid w:val="00BA62C2"/>
     <w:rsid w:val="00BA657F"/>
+    <w:rsid w:val="00BD2084"/>
     <w:rsid w:val="00BD48BE"/>
     <w:rsid w:val="00BD6CBC"/>
+    <w:rsid w:val="00BE37F2"/>
+    <w:rsid w:val="00BF2662"/>
+    <w:rsid w:val="00C2098B"/>
     <w:rsid w:val="00C624CD"/>
     <w:rsid w:val="00C62B51"/>
+    <w:rsid w:val="00C65D85"/>
     <w:rsid w:val="00C90913"/>
+    <w:rsid w:val="00CB2614"/>
+    <w:rsid w:val="00CB40E3"/>
+    <w:rsid w:val="00CB5C89"/>
+    <w:rsid w:val="00CC72B1"/>
     <w:rsid w:val="00CE2AAC"/>
+    <w:rsid w:val="00CE3A0D"/>
+    <w:rsid w:val="00CE7DDD"/>
     <w:rsid w:val="00CF1D33"/>
     <w:rsid w:val="00D17B91"/>
+    <w:rsid w:val="00D35532"/>
+    <w:rsid w:val="00D44229"/>
+    <w:rsid w:val="00D5477A"/>
+    <w:rsid w:val="00D63DDE"/>
+    <w:rsid w:val="00D64423"/>
     <w:rsid w:val="00D71CAC"/>
+    <w:rsid w:val="00D81C82"/>
     <w:rsid w:val="00D83142"/>
     <w:rsid w:val="00D83E6A"/>
+    <w:rsid w:val="00D842E6"/>
     <w:rsid w:val="00D94BA5"/>
+    <w:rsid w:val="00DA1478"/>
+    <w:rsid w:val="00DA19FB"/>
+    <w:rsid w:val="00DA44F8"/>
+    <w:rsid w:val="00DB3233"/>
     <w:rsid w:val="00DB652F"/>
     <w:rsid w:val="00DD11F2"/>
+    <w:rsid w:val="00DD2ADB"/>
     <w:rsid w:val="00E10AA1"/>
+    <w:rsid w:val="00E34A47"/>
+    <w:rsid w:val="00E358A5"/>
+    <w:rsid w:val="00E36535"/>
+    <w:rsid w:val="00E36B4F"/>
+    <w:rsid w:val="00E51604"/>
+    <w:rsid w:val="00E53D4C"/>
+    <w:rsid w:val="00E612BD"/>
+    <w:rsid w:val="00E61D65"/>
+    <w:rsid w:val="00E84897"/>
+    <w:rsid w:val="00E87AB5"/>
     <w:rsid w:val="00EA636A"/>
+    <w:rsid w:val="00EE0DE7"/>
     <w:rsid w:val="00EF2216"/>
     <w:rsid w:val="00EF618C"/>
     <w:rsid w:val="00F01FB8"/>
     <w:rsid w:val="00F130AB"/>
+    <w:rsid w:val="00F17F41"/>
+    <w:rsid w:val="00F418FB"/>
+    <w:rsid w:val="00F65706"/>
+    <w:rsid w:val="00F835BA"/>
+    <w:rsid w:val="00F957B7"/>
     <w:rsid w:val="00FA3114"/>
+    <w:rsid w:val="00FC0700"/>
+    <w:rsid w:val="00FC2D93"/>
     <w:rsid w:val="00FD2D55"/>
+    <w:rsid w:val="00FF4439"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3CB063E2"/>
@@ -23620,104 +26317,178 @@
   <w:style w:type="paragraph" w:styleId="Ingenmellomrom">
     <w:name w:val="No Spacing"/>
     <w:link w:val="IngenmellomromTegn"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00443EB1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IngenmellomromTegn">
     <w:name w:val="Ingen mellomrom Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Ingenmellomrom"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00443EB1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Topptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TopptekstTegn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A55130"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TopptekstTegn">
+    <w:name w:val="Topptekst Tegn"/>
+    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:link w:val="Topptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A55130"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bunntekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BunntekstTegn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A55130"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BunntekstTegn">
+    <w:name w:val="Bunntekst Tegn"/>
+    <w:basedOn w:val="Standardskriftforavsnitt"/>
+    <w:link w:val="Bunntekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A55130"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="392049132">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="668950483">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="991834040">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1412048560">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1481923625">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23983,72 +26754,81 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
-  <PublishDate/>
+  <PublishDate>2019-2020</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Dokumentklassifisering xmlns="4a08cec6-8e0f-4f1e-bf94-d84c42cce15f">Internt</Dokumentklassifisering>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007283CD1B37C86D4F90F2257E5866DF96" ma:contentTypeVersion="27" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="fd305269aaccdacfb7bcb5ddafecd022">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4a08cec6-8e0f-4f1e-bf94-d84c42cce15f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="317d5bfe9c6fec0c75219c1ddcbede21" ns2:_="">
     <xsd:import namespace="4a08cec6-8e0f-4f1e-bf94-d84c42cce15f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Dokumentklassifisering" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4a08cec6-8e0f-4f1e-bf94-d84c42cce15f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Dokumentklassifisering" ma:index="8" nillable="true" ma:displayName="Dokumentklassifisering" ma:default="Internt" ma:description="Les mer om klassifisering under Hjelp: http://sharepoint/felles/Portal/hjelp/Sider/Dokumentklassifisering.aspx" ma:format="RadioButtons" ma:internalName="Dokumentklassifisering" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Åpent"/>
@@ -24154,147 +26934,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F999E42-12F3-4EC9-98C2-8909E22CB9C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4a08cec6-8e0f-4f1e-bf94-d84c42cce15f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F1B61F8-EC99-4C86-B20D-B74691D81504}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F999E42-12F3-4EC9-98C2-8909E22CB9C3}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A06E5818-7C0F-4EAD-98F4-0AD7E83354E2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5C25348-2FA3-48F7-85EE-997B1A91FF3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4a08cec6-8e0f-4f1e-bf94-d84c42cce15f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>20165</Characters>
+  <Pages>26</Pages>
+  <Words>3501</Words>
+  <Characters>18556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>168</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>154</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Fagområder</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kristiansand kommune</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23922</CharactersWithSpaces>
+  <CharactersWithSpaces>22013</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Fagområder</dc:title>
   <dc:subject>Progresjonsplan</dc:subject>
   <dc:creator>Heidi Haugen</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007283CD1B37C86D4F90F2257E5866DF96</vt:lpwstr>
   </property>