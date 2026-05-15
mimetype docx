--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -1,36 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="4246ECEB" w14:textId="77777777" w:rsidR="00101BC4" w:rsidRDefault="00101BC4" w:rsidP="00290102">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
@@ -61,71 +66,101 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B9428F7" w14:textId="4C66A8B3" w:rsidR="00101BC4" w:rsidRDefault="00101BC4" w:rsidP="00101BC4">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>KOMPETANSEPLAN FOR SVOLVÆR BARNEHAGE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A109CEB" w14:textId="646DF791" w:rsidR="00101BC4" w:rsidRDefault="003C7FB1" w:rsidP="003C7FB1">
+    <w:p w14:paraId="1A109CEB" w14:textId="2474129B" w:rsidR="00101BC4" w:rsidRDefault="003C7FB1" w:rsidP="003C7FB1">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>2023-2026</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D209BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D209BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38456076" w14:textId="77777777" w:rsidR="00101BC4" w:rsidRDefault="00101BC4" w:rsidP="00290102">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FF94543" w14:textId="77777777" w:rsidR="00101BC4" w:rsidRDefault="00101BC4" w:rsidP="003C7FB1">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
@@ -406,66 +441,54 @@
         <w:pStyle w:val="Topptekst"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4615">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.0 Hvem er vi</w:t>
       </w:r>
       <w:r w:rsidRPr="00167F63">
         <w:t>.....................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="007B5F0F">
         <w:t>..............................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FA0329" w14:textId="5415C573" w:rsidR="008F4615" w:rsidRPr="00167F63" w:rsidRDefault="008F4615" w:rsidP="00290102">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
       </w:pPr>
       <w:r w:rsidRPr="008F4615">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3.0 </w:t>
-[...7 lines deleted...]
-        <w:t>Utviklingsområder</w:t>
+        <w:t>3.0 Utviklingsområder</w:t>
       </w:r>
       <w:r w:rsidR="00282E0E" w:rsidRPr="00282E0E">
-        <w:t>…</w:t>
-[...3 lines deleted...]
-        <w:t>……………………………</w:t>
+        <w:t>………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00465243">
         <w:t>….</w:t>
       </w:r>
       <w:r w:rsidR="00282E0E" w:rsidRPr="00282E0E">
         <w:t>………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F8D6C0" w14:textId="2B1D6999" w:rsidR="008F4615" w:rsidRDefault="008F4615" w:rsidP="00290102">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.1 Hva </w:t>
       </w:r>
       <w:r w:rsidR="00465243">
         <w:t>har vi</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00465243">
         <w:t>........................................</w:t>
       </w:r>
       <w:r>
@@ -639,83 +662,147 @@
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004716D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>Sammendrag</w:t>
       </w:r>
       <w:r w:rsidRPr="004716D7">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466F09F1" w14:textId="40DED4F9" w:rsidR="00290102" w:rsidRPr="00B72526" w:rsidRDefault="00844D44" w:rsidP="007B5F0F">
+    <w:p w14:paraId="466F09F1" w14:textId="6F28F722" w:rsidR="00290102" w:rsidRPr="001E611E" w:rsidRDefault="00844D44" w:rsidP="007B5F0F">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00167F63" w:rsidRPr="00B72526">
-        <w:t>ompetanseplanen for Svolvær barnehage er gjeldene fra 2023 til 2026. Planen revideres årlig for å inkludere nye krav og behov som tilkommer underveis i perioden.  I planen beskrives hvordan vi har kommet fram til utviklingsområdene vi trenger kompetanseheving på</w:t>
+        <w:t>ompetanseplanen for Svolvær barnehage er gjeldene fra 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D209BA">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00167F63" w:rsidRPr="00B72526">
+        <w:t xml:space="preserve"> til 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D209BA">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00167F63" w:rsidRPr="00B72526">
+        <w:t>. Planen revideres årlig for å inkludere nye krav og behov som tilkommer underveis i perioden.  I planen beskrives hvordan vi har kommet fram til utviklingsområdene vi trenger kompetanseheving på</w:t>
       </w:r>
       <w:r>
         <w:t>. Planen viser både</w:t>
       </w:r>
       <w:r w:rsidR="00167F63" w:rsidRPr="00B72526">
         <w:t xml:space="preserve"> hva vi </w:t>
       </w:r>
       <w:r>
         <w:t>har av kompetanse og hvilken kompetanse vi trenger å utvikle.</w:t>
       </w:r>
       <w:r w:rsidR="00167F63" w:rsidRPr="00B72526">
-        <w:t xml:space="preserve"> Planen beskriver også våre langsiktige og kortsiktige mål, tiltaksplan og hvordan vi tenker å evaluere for å lykkes med kompetansehevingen i personalgruppen. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00290102" w:rsidRPr="00B72526">
+        <w:t xml:space="preserve"> Planen beskriver også våre langsiktige og kortsiktige mål, tiltaksplan og hvordan vi tenker å evaluere for å lykkes med kompetansehevingen i personalgruppen</w:t>
+      </w:r>
+      <w:r w:rsidR="00167F63" w:rsidRPr="001E611E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00290102" w:rsidRPr="001E611E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planen er utarbeidet med utgangspunkt i føringer fra Langsiktig plan for Nordland fylkeskommune, </w:t>
+      </w:r>
+      <w:r w:rsidR="008617B7" w:rsidRPr="001E611E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Syste</w:t>
+      </w:r>
+      <w:r w:rsidR="0007223D" w:rsidRPr="001E611E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>m,</w:t>
+      </w:r>
+      <w:r w:rsidR="008617B7" w:rsidRPr="001E611E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Kompetanse og </w:t>
+      </w:r>
+      <w:r w:rsidR="0007223D" w:rsidRPr="001E611E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>karriereutvikling, kommunens strategiske kompetanseplan</w:t>
+      </w:r>
+      <w:r w:rsidR="001E611E" w:rsidRPr="001E611E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00290102" w:rsidRPr="001E611E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>barnehagens og foreldrenes kartlegging</w:t>
+      </w:r>
+      <w:r w:rsidR="00290102" w:rsidRPr="001E611E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00290102" w:rsidRPr="00B72526">
+      <w:r w:rsidR="00290102" w:rsidRPr="001E611E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">av behov for kompetanse og utviklingsarbeid. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FB1906" w14:textId="77777777" w:rsidR="00167F63" w:rsidRPr="00B72526" w:rsidRDefault="00167F63" w:rsidP="00167F63">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73B33327" w14:textId="0104842E" w:rsidR="00844D44" w:rsidRPr="004716D7" w:rsidRDefault="00167F63" w:rsidP="00290102">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004716D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>2.0 Hvem er vi</w:t>
@@ -927,314 +1014,292 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Fagarbeidere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373B66AA" w14:textId="0C3F37EA" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Assistenter som går opp til fagbrev</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7050C699" w14:textId="11718C17" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
+    <w:p w14:paraId="4C1806ED" w14:textId="519E5B06" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Personale som kjenner sitt fag og arbeider godt sammen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C1806ED" w14:textId="519E5B06" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
+        <w:t>Høyt skår på foreldreundersøkelsene</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4316D803" w14:textId="71C54BEA" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Høyt skår på foreldreundersøkelsene</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4316D803" w14:textId="71C54BEA" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
+        <w:t>Ansatte med livredning vann kurs og vanlig HLR opplæring på alle ansatte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB76C8E" w14:textId="4FA83A66" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="006D6CB5" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F75C8">
-[...7 lines deleted...]
-    <w:p w14:paraId="38FE50E3" w14:textId="0157D57E" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De fleste </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72526" w:rsidRPr="003F75C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ansatte har </w:t>
+      </w:r>
+      <w:r w:rsidR="003F75C8" w:rsidRPr="003F75C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kort eller langt kurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72526" w:rsidRPr="003F75C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i DUÅ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5F1804" w14:textId="58FD5385" w:rsidR="00B72526" w:rsidRDefault="00B72526" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t>R</w:t>
+        <w:t xml:space="preserve">Ansatte med erfaring </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6CB5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">og kompetanse </w:t>
       </w:r>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>obuste</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="5BB76C8E" w14:textId="10A0DF4E" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
+        <w:t>på spesialpedagogisk arbeid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097A0317" w14:textId="69F890A9" w:rsidR="00E84558" w:rsidRPr="003F75C8" w:rsidRDefault="00E84558" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F75C8">
-[...21 lines deleted...]
-    <w:p w14:paraId="5C5F1804" w14:textId="003CB379" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>60 fagskolepoeng i spesialpedagogikk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BDC821" w14:textId="43721530" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ansatte med erfaring på spesialpedagogisk arbeid</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33BDC821" w14:textId="43721530" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
+        <w:t>Kurs og erfaring på språkstimulerende tiltak i barnehagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65033A29" w14:textId="4D5ECE7D" w:rsidR="00B72526" w:rsidRDefault="00B72526" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Kurs og erfaring på språkstimulerende tiltak i barnehagen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65033A29" w14:textId="38F8F473" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
+        <w:t>30 stp organisasjon og ledelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492467E1" w14:textId="4BF5579F" w:rsidR="00995EA5" w:rsidRDefault="00995EA5" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F75C8">
-[...23 lines deleted...]
-    <w:p w14:paraId="41C6BB6A" w14:textId="7133F59E" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84558">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84558">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>p mangfold og mestring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359F8B43" w14:textId="1E2F3D37" w:rsidR="00E84558" w:rsidRPr="003F75C8" w:rsidRDefault="00E84558" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F75C8">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> natur og friluftsliv</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>30 stp Pedagogisk ledelse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7162B32B" w14:textId="0A425A80" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Flere ansatte har COS kurs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E96A1FD" w14:textId="0AB7C74B" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
@@ -1253,697 +1318,799 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Kompetanse på IKT i barnehagen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A90CE06" w14:textId="173E5255" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Erfaring med arbeide med traumatiserte barn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE9504F" w14:textId="743803B5" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
+    <w:p w14:paraId="4CE9504F" w14:textId="186AA0E1" w:rsidR="00B72526" w:rsidRPr="003F75C8" w:rsidRDefault="00B72526" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kurs i </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> og konflikthåndtering</w:t>
+        <w:t>Kurs i krisehåntering og konflikthåndtering</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6CB5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F337DB" w14:textId="3465CF77" w:rsidR="003F75C8" w:rsidRPr="003F75C8" w:rsidRDefault="003F75C8" w:rsidP="00B72526">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kurs i </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> med- samt kunnskap om forebyggende arbeid mot vold og overgrep</w:t>
+        <w:t>Kurs i snakke med- samt kunnskap om forebyggende arbeid mot vold og overgrep</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EB6854" w14:textId="660E44B7" w:rsidR="00B72526" w:rsidRPr="004716D7" w:rsidRDefault="00B72526" w:rsidP="00167F63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BD57A8A" w14:textId="73B31288" w:rsidR="009629F1" w:rsidRPr="00844D44" w:rsidRDefault="00B72526" w:rsidP="00167F63">
+    <w:p w14:paraId="6BD57A8A" w14:textId="5C65B58E" w:rsidR="009629F1" w:rsidRPr="00A3501B" w:rsidRDefault="00B72526" w:rsidP="00A3501B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004716D7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>3.2 Hvilken kompetanse trenger vi?</w:t>
       </w:r>
       <w:r w:rsidR="00844D44">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                     </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00941354">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="059DC045" wp14:editId="0FE5BCC2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>180340</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5486400" cy="4757637"/>
+            <wp:effectExtent l="38100" t="0" r="38100" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="415592495" name="Diagram 10"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId6" r:lo="rId7" r:qs="rId8" r:cs="rId9"/>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00844D44" w:rsidRPr="00A3501B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="009629F1" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gjennom intervju og kartlegging av personalet har vi kartlagt hva vi trenger kompetanse på i forhold til</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0133" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> og sett opp mot</w:t>
+      </w:r>
+      <w:r w:rsidR="009629F1" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> langsiktig plan, REKOM, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0133" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00195735" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0133" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K ordning </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5D3F" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53A33" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fra </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0133" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5D3F" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0133" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009629F1" w:rsidRPr="00CA5D3F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>og foreldrenes brukerundersøkelse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DCBD87" w14:textId="4AED4E5E" w:rsidR="003F75C8" w:rsidRPr="003F75C8" w:rsidRDefault="003F75C8" w:rsidP="003F75C8">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fagbrev BU arbeider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE45833" w14:textId="4572B485" w:rsidR="003F75C8" w:rsidRPr="003F75C8" w:rsidRDefault="003F75C8" w:rsidP="003F75C8">
+    <w:p w14:paraId="0CE45833" w14:textId="2F07F034" w:rsidR="003F75C8" w:rsidRPr="003F75C8" w:rsidRDefault="003F75C8" w:rsidP="003F75C8">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>DUÅ langkurs</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5C842E7A" w14:textId="0DBB6229" w:rsidR="003F75C8" w:rsidRPr="003F75C8" w:rsidRDefault="003F75C8" w:rsidP="003F75C8">
+      <w:r w:rsidR="00A31072">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på 2 ansatte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699A3926" w14:textId="44E44D8C" w:rsidR="003F75C8" w:rsidRPr="00376956" w:rsidRDefault="003F75C8" w:rsidP="00376956">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E54BCB" w14:textId="71D7B6CD" w:rsidR="00FD6483" w:rsidRDefault="00DE59B2" w:rsidP="003F75C8">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F75C8">
-[...7 lines deleted...]
-    <w:p w14:paraId="1866900C" w14:textId="6AC84C61" w:rsidR="00FE2ADA" w:rsidRPr="003F75C8" w:rsidRDefault="003F75C8" w:rsidP="00FE2ADA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Språkstimulerende tiltak for tospråklige barn og barn med språkvansker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8CD972" w14:textId="3F4A4B22" w:rsidR="00DE59B2" w:rsidRDefault="00DE59B2" w:rsidP="003F75C8">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F75C8">
-[...63 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> og </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="768A70B7" w14:textId="30C1990A" w:rsidR="003F75C8" w:rsidRPr="003F75C8" w:rsidRDefault="003F75C8" w:rsidP="003F75C8">
+        <w:t xml:space="preserve">Kompetanse på samisk perspektiv i barnehagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B293A6" w14:textId="4D123B72" w:rsidR="005F467E" w:rsidRDefault="005F467E" w:rsidP="003F75C8">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F75C8">
-[...32 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Barnehagemiljø</w:t>
-[...75 lines deleted...]
-          <w:iCs/>
+        <w:t>Samhandling i barnehagen- flere nyansatte</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5ED2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som utløser behov for innføring av rutiner og felles </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6135">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">pedagogisk </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5ED2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">praksis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDC36AC" w14:textId="0FB2DB6E" w:rsidR="00C13E73" w:rsidRDefault="00C13E73" w:rsidP="00346E89">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B98CCF9" w14:textId="77777777" w:rsidR="008617B7" w:rsidRDefault="008617B7" w:rsidP="00346E89">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DFF24D" w14:textId="77777777" w:rsidR="006002A9" w:rsidRPr="00444E41" w:rsidRDefault="006002A9" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+        <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Topptekst"/>
+      <w:r w:rsidRPr="00444E41">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004716D7">
+      <w:r w:rsidRPr="00444E41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>0 Mål for kompetansehevingen</w:t>
       </w:r>
-      <w:r w:rsidRPr="004716D7">
+      <w:r w:rsidRPr="00444E41">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0720F193" w14:textId="7BBAC45E" w:rsidR="00346E89" w:rsidRPr="004716D7" w:rsidRDefault="00346E89" w:rsidP="00346E89">
+    <w:p w14:paraId="2A5F19AA" w14:textId="77777777" w:rsidR="006002A9" w:rsidRPr="00444E41" w:rsidRDefault="006002A9" w:rsidP="006002A9">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004716D7">
+      <w:r w:rsidRPr="00444E41">
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>4.1 Langsiktige mål</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765B8D13" w14:textId="589EFF19" w:rsidR="00FE2ADA" w:rsidRDefault="003E7F31" w:rsidP="00346E89">
+    <w:p w14:paraId="1D685040" w14:textId="64C158DB" w:rsidR="006002A9" w:rsidRPr="00444E41" w:rsidRDefault="008544B2" w:rsidP="006002A9">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
       </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="006002A9" w:rsidRPr="00444E41">
+        <w:t>Alle ansatte i barnehagen har DUÅ lang kurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8140D6" w14:textId="558A7AC3" w:rsidR="00F66AB7" w:rsidRPr="00444E41" w:rsidRDefault="00925C21" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66AB7" w:rsidRPr="00444E41">
+        <w:t>Ansatte skal ha god og felles innsikt i hva som ligger i begrepet inkluderende praksis??</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DB5CC9" w14:textId="1A019AF7" w:rsidR="006002A9" w:rsidRPr="00444E41" w:rsidRDefault="00C85CD7" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="006002A9" w:rsidRPr="00444E41">
+        <w:t>Barnehagen har bred kunnskap om spesialpedagogikk og hvordan håndtere ulike spesialpedagogiske utfordringer</w:t>
+      </w:r>
+      <w:r w:rsidR="0003395E" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve"> høyfrekvente vansker. (Kunnskap om traumebasert omsorg og reguleringsvansker- tidlig innsats. REKOM. Kunnskap om høyfrekvente vansker REKOM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B836FB0" w14:textId="3FAA5CCC" w:rsidR="006002A9" w:rsidRPr="00444E41" w:rsidRDefault="00B757AF" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="006002A9" w:rsidRPr="00444E41">
+        <w:t>Barn i svolvær barnehage får rask og riktig støtte til språkutvikling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C607ADE" w14:textId="1774A471" w:rsidR="006002A9" w:rsidRPr="00444E41" w:rsidRDefault="00437C98" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="006002A9" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">En barnehage med tydelig kultur og rutiner. Ansatte som samhandler godt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251BEE79" w14:textId="5ABF1A57" w:rsidR="00811DDF" w:rsidRPr="00444E41" w:rsidRDefault="00437C98" w:rsidP="00F66AB7">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00811DDF" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidR="000578F5" w:rsidRPr="00444E41">
+        <w:t>barnehage</w:t>
+      </w:r>
+      <w:r w:rsidR="00811DDF" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve"> med høy kompetanse på utviklingsarbeid</w:t>
+      </w:r>
+      <w:r w:rsidR="0008055C" w:rsidRPr="00444E41">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8DE463" w14:textId="6BF89D37" w:rsidR="00F66AB7" w:rsidRDefault="00437C98" w:rsidP="00F66AB7">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="000578F5" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">Gode </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66AB7" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">rutiner for tidlig samarbeid med andre faginstanser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB447DC" w14:textId="1010940B" w:rsidR="00B5395E" w:rsidRPr="00444E41" w:rsidRDefault="00B5395E" w:rsidP="00F66AB7">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidR="00237D93">
+        <w:t xml:space="preserve">samisk perspektiv vises i alle fagområder i barnehagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AF589B" w14:textId="77777777" w:rsidR="00F66AB7" w:rsidRPr="00444E41" w:rsidRDefault="00F66AB7" w:rsidP="00F66AB7">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CEA799" w14:textId="77777777" w:rsidR="00F66AB7" w:rsidRPr="00444E41" w:rsidRDefault="00F66AB7" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C567EE0" w14:textId="77777777" w:rsidR="006002A9" w:rsidRPr="00444E41" w:rsidRDefault="006002A9" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4E2441" w14:textId="77777777" w:rsidR="006002A9" w:rsidRPr="00444E41" w:rsidRDefault="006002A9" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:rPr>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>4.2 Kortsiktige mål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D19308" w14:textId="1610C53B" w:rsidR="006002A9" w:rsidRPr="00444E41" w:rsidRDefault="008544B2" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="006002A9" w:rsidRPr="00444E41">
+        <w:t>DUÅ kurs høsten 26</w:t>
+      </w:r>
+      <w:r w:rsidR="00925C21" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve"> for 2 ansatte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09ACD4AE" w14:textId="6A7AD742" w:rsidR="00925C21" w:rsidRPr="00444E41" w:rsidRDefault="00925C21" w:rsidP="00925C21">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85CD7" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>Ansatte skal ha kunnskaper om hvordan man kan legge til rette for inkluderende praksis i de ulike situasjonene i barnehagen. Kunne observere og sette inn tiltak hvis barn faller ut av det sosiale fellesskapet eller har vansker med å ta til seg læring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2F65BC" w14:textId="2C955D71" w:rsidR="00C161A6" w:rsidRPr="00444E41" w:rsidRDefault="00C161A6" w:rsidP="00C161A6">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00444E41" w:rsidRPr="00444E41">
+        <w:t>Barnehagen har bred kunnskap om spesialpedagogikk og hvordan håndtere ulike spesialpedagogiske utfordringer høyfrekvente vansker. (Kunnskap om traumebasert omsorg og reguleringsvansker- tidlig innsats. REKOM. Kunnskap om høyfrekvente vansker REKOM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6325C5" w14:textId="2B153B20" w:rsidR="00925C21" w:rsidRPr="00444E41" w:rsidRDefault="00B757AF" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="008617B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444E41">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008617B7">
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00FE2ADA">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00437C98" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">nsatte kan grunnleggende språklig stimulerende aktiviteter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459F096F" w14:textId="24D794EF" w:rsidR="00437C98" w:rsidRPr="00444E41" w:rsidRDefault="00437C98" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">5. Innarbeide og samkjøre rutiner og bhg kultur blant personalet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48023CF9" w14:textId="3F251B55" w:rsidR="006002A9" w:rsidRPr="00444E41" w:rsidRDefault="00437C98" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="006002A9" w:rsidRPr="00444E41">
+        <w:t>Ledere deltar på lederutvikling</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1736">
+        <w:t xml:space="preserve"> gjennom REKOM</w:t>
+      </w:r>
+      <w:r w:rsidR="006002A9" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00811DDF" w:rsidRPr="00444E41">
+        <w:t>Utviklingsarbeid i barnehagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1736">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484C0578" w14:textId="670C30CD" w:rsidR="000578F5" w:rsidRDefault="00437C98" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="000578F5" w:rsidRPr="00444E41">
+        <w:t xml:space="preserve">Innføre rutiner for samarbeid med andre faginstanser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B91B43" w14:textId="3B09C66C" w:rsidR="00237D93" w:rsidRPr="00444E41" w:rsidRDefault="00237D93" w:rsidP="006002A9">
+      <w:pPr>
+        <w:pStyle w:val="Topptekst"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> lang kurs</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C44D04D" w14:textId="7F3E117D" w:rsidR="00FE2ADA" w:rsidRDefault="00FE2ADA" w:rsidP="00346E89">
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4EFF">
+        <w:t>Innhente kunnskaper om samisk</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1FD8">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4EFF">
+        <w:t xml:space="preserve"> perspekti</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1FD8">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4EFF">
+        <w:t xml:space="preserve"> og påbegynne arbeidet med </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1FD8">
+        <w:t xml:space="preserve">å knytte det til </w:t>
+      </w:r>
+      <w:r w:rsidR="00C134B3">
+        <w:t xml:space="preserve">årstidene. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182AB21C" w14:textId="77777777" w:rsidR="006002A9" w:rsidRPr="00BF09EA" w:rsidRDefault="006002A9" w:rsidP="006002A9"/>
+    <w:p w14:paraId="26CDFBE4" w14:textId="77777777" w:rsidR="00616DFB" w:rsidRDefault="00616DFB" w:rsidP="00346E89">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="0B31EEAF" w14:textId="66AD4E80" w:rsidR="003E7F31" w:rsidRDefault="003E7F31" w:rsidP="00346E89">
+    </w:p>
+    <w:p w14:paraId="27B76072" w14:textId="77777777" w:rsidR="00556003" w:rsidRDefault="00556003" w:rsidP="00346E89">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
       </w:pPr>
-      <w:r>
-[...159 lines deleted...]
-    <w:p w14:paraId="6836EAFF" w14:textId="77777777" w:rsidR="003F75C8" w:rsidRPr="00B72526" w:rsidRDefault="003F75C8" w:rsidP="00167F63">
+    </w:p>
+    <w:p w14:paraId="6836EAFF" w14:textId="3B83DF21" w:rsidR="003F75C8" w:rsidRDefault="003F75C8" w:rsidP="00167F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D13B98C" w14:textId="0D9658D5" w:rsidR="00444E41" w:rsidRDefault="00444E41" w:rsidP="00167F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDAABC2" w14:textId="6EFC1D25" w:rsidR="00EE1736" w:rsidRDefault="00EE1736" w:rsidP="00167F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F71551" w14:textId="77777777" w:rsidR="00EE1736" w:rsidRDefault="00EE1736" w:rsidP="00167F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1822FC62" w14:textId="1138EC29" w:rsidR="00444E41" w:rsidRDefault="00444E41" w:rsidP="00167F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC888FB" w14:textId="5B3BE5D7" w:rsidR="00444E41" w:rsidRDefault="00444E41" w:rsidP="00167F63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23ED4F16" w14:textId="77777777" w:rsidR="00444E41" w:rsidRPr="00B72526" w:rsidRDefault="00444E41" w:rsidP="00167F63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C559755" w14:textId="77777777" w:rsidR="00167F63" w:rsidRPr="007B5F0F" w:rsidRDefault="00167F63" w:rsidP="00167F63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16CD9734" w14:textId="4A9B49C8" w:rsidR="00167F63" w:rsidRPr="004716D7" w:rsidRDefault="00167F63" w:rsidP="00290102">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2035,891 +2202,924 @@
               </w:rPr>
               <w:t>Når</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D502EEF" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Hvor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00793685" w14:paraId="66D21987" w14:textId="77777777" w:rsidTr="00A47ED4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C73D2FC" w14:textId="2229ABB8" w:rsidR="00793685" w:rsidRDefault="00F01010" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samarbeidsrutiner </w:t>
+            </w:r>
+            <w:r w:rsidR="007C286F">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>for samarbeid med andre faginstanser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7271CA3C" w14:textId="4AEB3F35" w:rsidR="00793685" w:rsidRDefault="007C286F" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ledere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="126864F3" w14:textId="7F8D0727" w:rsidR="00793685" w:rsidRDefault="005B7CA9" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vinter 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F56936" w14:textId="076217D2" w:rsidR="00793685" w:rsidRDefault="007C286F" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>REKOM</w:t>
+            </w:r>
+            <w:r w:rsidR="00183006">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>/SKK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C286F" w14:paraId="66DCCA93" w14:textId="77777777" w:rsidTr="00A47ED4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08806999" w14:textId="0BE6E2A5" w:rsidR="007C286F" w:rsidRDefault="005B7CA9" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utviklingsarbeid i barnehagen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="415FBD71" w14:textId="562420A1" w:rsidR="007C286F" w:rsidRDefault="005B7CA9" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Pedagogiske ledere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F36DFF" w14:textId="11F3D592" w:rsidR="007C286F" w:rsidRDefault="005B7CA9" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vinter 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CF9039" w14:textId="5EB632EC" w:rsidR="007C286F" w:rsidRDefault="005B7CA9" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>REKOM</w:t>
+            </w:r>
+            <w:r w:rsidR="00183006">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>/SKK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B7CA9" w14:paraId="62FAF1DF" w14:textId="77777777" w:rsidTr="00A47ED4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D0B196" w14:textId="33FA87B2" w:rsidR="005B7CA9" w:rsidRDefault="00CB7F85" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Traumebasert omsorg og reguleringsvansker- tidlig innsats.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22398695" w14:textId="779ADD67" w:rsidR="005B7CA9" w:rsidRDefault="00CB7F85" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>personalet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ECD9B9" w14:textId="530DCBB1" w:rsidR="005B7CA9" w:rsidRDefault="00CB7F85" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vinter 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00694EA6" w14:textId="2930EC97" w:rsidR="005B7CA9" w:rsidRDefault="00CB7F85" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>REKOM</w:t>
+            </w:r>
+            <w:r w:rsidR="00183006">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>/SKK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB7F85" w14:paraId="51826827" w14:textId="77777777" w:rsidTr="00A47ED4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E5998D" w14:textId="3B986812" w:rsidR="00CB7F85" w:rsidRDefault="008274C1" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Språk og  kommunikasjon- språkutvikling. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47406B32" w14:textId="121AA0CE" w:rsidR="00CB7F85" w:rsidRDefault="008274C1" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Personalet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5D471E" w14:textId="0AE4EAEC" w:rsidR="00CB7F85" w:rsidRDefault="008274C1" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vinter 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD9C1CC" w14:textId="72E9AEDD" w:rsidR="00CB7F85" w:rsidRDefault="008274C1" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>REKOM</w:t>
+            </w:r>
+            <w:r w:rsidR="00183006">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>/SKK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7DF73B" w14:textId="1394641A" w:rsidR="008274C1" w:rsidRDefault="008274C1" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barnehagens eget satsningsområde. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB2928" w14:paraId="70865CB2" w14:textId="77777777" w:rsidTr="00A47ED4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02950858" w14:textId="19B4C7B3" w:rsidR="00AB2928" w:rsidRDefault="00AB2928" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inkluderende praksis- trygt og godt barnehagemiljø. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6DC560" w14:textId="49A28C62" w:rsidR="00AB2928" w:rsidRDefault="00D918AC" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2928">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ersona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>let</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5039D090" w14:textId="525CC127" w:rsidR="00AB2928" w:rsidRDefault="00AB2928" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2026-2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5503093D" w14:textId="2036E27F" w:rsidR="00AB2928" w:rsidRDefault="00AB2928" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personalmøter. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00290102" w14:paraId="39FA45D5" w14:textId="77777777" w:rsidTr="00A47ED4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2787" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27658BB5" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>DUÅ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DAD60B0" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="7DAD60B0" w14:textId="77675D78" w:rsidR="00290102" w:rsidRDefault="00D918AC" w:rsidP="00A47ED4">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Hele persoanlet</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00290102">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>erso</w:t>
+            </w:r>
+            <w:r w:rsidR="002B0837">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:r w:rsidR="00546A5D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">l </w:t>
+            </w:r>
+            <w:r w:rsidR="00D10341">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Svolvær barnehage</w:t>
+            </w:r>
+            <w:r w:rsidR="00546A5D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nyansatte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F633A24" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="7F633A24" w14:textId="2F4804B6" w:rsidR="00290102" w:rsidRDefault="00581AC7" w:rsidP="00A47ED4">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">Januar  23. </w:t>
+              <w:t>Ved neste kurs</w:t>
+            </w:r>
+            <w:r w:rsidR="00E204A2">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> høsten 2026?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBA812C" w14:textId="15E5B39A" w:rsidR="00290102" w:rsidRDefault="00FE2ADA" w:rsidP="00A47ED4">
+          <w:p w14:paraId="329030CB" w14:textId="5ADC9E56" w:rsidR="00290102" w:rsidRDefault="00546A5D" w:rsidP="00A47ED4">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>kort</w:t>
+              <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="00290102">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> kurs 8 timer fra familieenheten.</w:t>
+            <w:r w:rsidR="008274C1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>amilie enheten</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6D35A0D6" w14:textId="77777777" w:rsidR="0079025F" w:rsidRDefault="0079025F" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CBA812C" w14:textId="71553741" w:rsidR="0079025F" w:rsidRDefault="0079025F" w:rsidP="00A47ED4">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00290102" w14:paraId="7F562FA4" w14:textId="77777777" w:rsidTr="00A47ED4">
+      <w:tr w:rsidR="00F049F5" w14:paraId="22DD6DF2" w14:textId="77777777" w:rsidTr="00A47ED4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2787" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B351852" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="4E34E065" w14:textId="7F02ABE1" w:rsidR="00F049F5" w:rsidRDefault="00F049F5" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Konflikthåndtering</w:t>
+              <w:t>Arbeidsmiljøport</w:t>
+            </w:r>
+            <w:r w:rsidR="004025FD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>len</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF2B2F1" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="5D9169B7" w14:textId="2B9D3B23" w:rsidR="00F049F5" w:rsidRDefault="00CF2A26" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Hele personalet</w:t>
+              <w:t>Personalet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC7A763" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="2E918851" w14:textId="391A3555" w:rsidR="00F049F5" w:rsidRDefault="00054008" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Høst 23</w:t>
+              <w:t>Fortsette arbeid</w:t>
+            </w:r>
+            <w:r w:rsidR="00050E86">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vinteren 2026-2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="496D40A7" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="2027686A" w14:textId="69F0FEAA" w:rsidR="00F049F5" w:rsidRDefault="00F049F5" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">Samlet søknad fra kommunen sendt inn. </w:t>
+              <w:t>Personalmøter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00290102" w14:paraId="3B045075" w14:textId="77777777" w:rsidTr="00A47ED4">
+      <w:tr w:rsidR="0079025F" w14:paraId="0E7DBC53" w14:textId="77777777" w:rsidTr="00A47ED4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2787" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="286E92C7" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="24F91001" w14:textId="40654988" w:rsidR="0079025F" w:rsidRDefault="006C6135" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">Barnehagemiljø og inkluderende praksis for omsorg, lek, læring og danning. </w:t>
+              <w:t xml:space="preserve">Innføring av felles rutiner og pedagogisk praksis. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35019ADC" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="01E7CD82" w14:textId="7BB8A16A" w:rsidR="0079025F" w:rsidRDefault="00CF2A26" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Hele personalet</w:t>
+              <w:t>Personalet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="199EB71A" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="34C3B138" w14:textId="5B2C9A3E" w:rsidR="0079025F" w:rsidRDefault="006C6135" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Høst 23-2026</w:t>
+              <w:t>Vinteren 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78E3175D" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="527285A4" w14:textId="20D20A50" w:rsidR="0079025F" w:rsidRDefault="006C6135" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Trygt og godt barnehagemiljø kompetansepakke udir</w:t>
+              <w:t>Personalmøter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00290102" w14:paraId="0993E9ED" w14:textId="77777777" w:rsidTr="00A47ED4">
+      <w:tr w:rsidR="007A4EFF" w14:paraId="02BB791B" w14:textId="77777777" w:rsidTr="00A47ED4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2787" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8F7424" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="639A786D" w14:textId="12A2BFE8" w:rsidR="007A4EFF" w:rsidRDefault="007A4EFF" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Kompetanseløftet</w:t>
+              <w:t>Samisk perspektiv i barnehagen</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-              <w:t>Innhente og dele kunnskap</w:t>
+            <w:r w:rsidR="00C134B3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i ulike årstider.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02FEBC30" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="380ACA82" w14:textId="1C09A493" w:rsidR="007A4EFF" w:rsidRDefault="007A4EFF" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Hele personalet</w:t>
+              <w:t>personalet</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F66CD8A" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="1107C00F" w14:textId="43B00594" w:rsidR="007A4EFF" w:rsidRDefault="007A4EFF" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>2023-2025</w:t>
+              <w:t xml:space="preserve"> 2026-2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E82B96" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00A47ED4">
+          <w:p w14:paraId="715FC953" w14:textId="7C820367" w:rsidR="007A4EFF" w:rsidRDefault="007A4EFF" w:rsidP="00FE2ADA">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruke statped og andre infotrmasjonssider for å innhente mer informasjon om det vi har behov for i bhg. </w:t>
+              <w:t>personalmøter</w:t>
             </w:r>
-          </w:p>
-[...448 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01E14B15" w14:textId="77777777" w:rsidR="00290102" w:rsidRDefault="00290102" w:rsidP="00290102"/>
     <w:p w14:paraId="51F5E512" w14:textId="77777777" w:rsidR="00844D44" w:rsidRDefault="00844D44" w:rsidP="00290102">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00921272" w14:textId="77777777" w:rsidR="00844D44" w:rsidRDefault="00844D44" w:rsidP="00290102">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="020677C8" w14:textId="2FD98995" w:rsidR="00290102" w:rsidRPr="004716D7" w:rsidRDefault="001E1EBE" w:rsidP="00290102">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004716D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6.0 Hvordan oppnå suksess</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D662F7E" w14:textId="3620E8AA" w:rsidR="001E1EBE" w:rsidRDefault="001E1EBE" w:rsidP="001E1EBE">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Personalet deltar i arbeidet med å kartlegge </w:t>
       </w:r>
       <w:r w:rsidR="00FD27AD">
         <w:t xml:space="preserve">hvilke </w:t>
       </w:r>
       <w:r>
         <w:t>utviklingsområder</w:t>
       </w:r>
       <w:r w:rsidR="00FD27AD">
         <w:t xml:space="preserve"> vi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> trenger større kompetanse</w:t>
@@ -2963,144 +3163,125 @@
     </w:p>
     <w:p w14:paraId="26637E83" w14:textId="05CC406E" w:rsidR="001E1EBE" w:rsidRDefault="001E1EBE" w:rsidP="001E1EBE">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eiere legger til rette for at personalet kan ta videreutdanning hvis de ønsker det. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E3EAF6" w14:textId="71955433" w:rsidR="001E1EBE" w:rsidRDefault="001E1EBE" w:rsidP="001E1EBE">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Styrer følger opp innholdet i kompetanseplanen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CC1FE4" w14:textId="096CB8A8" w:rsidR="001E1EBE" w:rsidRDefault="001E1EBE" w:rsidP="001E1EBE">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="26622872" w14:textId="77777777" w:rsidR="00533D86" w:rsidRPr="001E1EBE" w:rsidRDefault="00533D86" w:rsidP="00050E86"/>
+    <w:p w14:paraId="59077606" w14:textId="6AAF1884" w:rsidR="001E1EBE" w:rsidRDefault="001E1EBE" w:rsidP="001E1EBE">
+      <w:r w:rsidRPr="004716D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004716D7">
+        <w:t>7.0 oppfølging</w:t>
+      </w:r>
+      <w:r w:rsidR="00844D44">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t>7.0 oppfølging</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00844D44">
+        <w:t xml:space="preserve">                                                                                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004716D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                                       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004716D7">
+        <w:t xml:space="preserve">7.1 Hvordan evaluere </w:t>
+      </w:r>
+      <w:r w:rsidR="00844D44">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.1 Hvordan evaluere </w:t>
+        <w:t xml:space="preserve">                                                                                                                                   </w:t>
       </w:r>
       <w:r w:rsidR="00844D44">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72526">
+        <w:t xml:space="preserve">ompetanseplanen for Svolvær barnehage er gjeldene fra </w:t>
+      </w:r>
+      <w:r w:rsidR="00050E86">
+        <w:t>2026-2029.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72526">
+        <w:t xml:space="preserve"> Planen revideres årlig for å inkludere nye krav og behov som tilkommer underveis i perioden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Hele barnehagens personale deltar i evalueringen av planen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4C6DCC" w14:textId="77777777" w:rsidR="00050E86" w:rsidRDefault="00050E86" w:rsidP="001E1EBE"/>
+    <w:p w14:paraId="2E45A779" w14:textId="75D2019F" w:rsidR="001E1EBE" w:rsidRDefault="001E1EBE" w:rsidP="00290102">
+      <w:r w:rsidRPr="004716D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                   </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">7.2 Ansvar for å følge opp </w:t>
       </w:r>
       <w:r w:rsidR="00844D44">
-        <w:t>K</w:t>
-[...9 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">                                                                                                                            </w:t>
       </w:r>
       <w:r>
         <w:t>Styrer har ansvar for å følge opp kompetanseplanen og påse at personalet tas med i evaluering på slutten av perioden.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001E1EBE" w:rsidRPr="00844D44">
+    <w:p w14:paraId="1495232E" w14:textId="38735D46" w:rsidR="00EA5AF1" w:rsidRDefault="00EA5AF1" w:rsidP="00290102"/>
+    <w:sectPr w:rsidR="00EA5AF1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -3351,50 +3532,190 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="661C1613"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B4C5960"/>
+    <w:lvl w:ilvl="0" w:tplc="22E2962C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="91025F6A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F6A47682" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C2804B7A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EED87660" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C6DC6386" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="77A8D51C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="48CE532E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="657A7E32" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69E83262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43FC8584"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3463,51 +3784,51 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E1E311C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A165DAE"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3580,102 +3901,201 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="189227134">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1924338841">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="646863759">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="580798868">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1312518064">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="86"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00290102"/>
+    <w:rsid w:val="00012CFC"/>
+    <w:rsid w:val="0003395E"/>
+    <w:rsid w:val="00050E86"/>
+    <w:rsid w:val="00054008"/>
+    <w:rsid w:val="000578F5"/>
+    <w:rsid w:val="0007223D"/>
+    <w:rsid w:val="00074371"/>
+    <w:rsid w:val="0008055C"/>
     <w:rsid w:val="000C715E"/>
+    <w:rsid w:val="000E2A3F"/>
     <w:rsid w:val="00101BC4"/>
+    <w:rsid w:val="00123D8D"/>
     <w:rsid w:val="00167F63"/>
+    <w:rsid w:val="00183006"/>
+    <w:rsid w:val="00195735"/>
+    <w:rsid w:val="001C0A3C"/>
     <w:rsid w:val="001E1EBE"/>
+    <w:rsid w:val="001E611E"/>
+    <w:rsid w:val="001F66EC"/>
+    <w:rsid w:val="00237D93"/>
     <w:rsid w:val="00282E0E"/>
     <w:rsid w:val="00290102"/>
+    <w:rsid w:val="002B0837"/>
     <w:rsid w:val="002D0986"/>
     <w:rsid w:val="00346E89"/>
+    <w:rsid w:val="00362D66"/>
+    <w:rsid w:val="00376956"/>
+    <w:rsid w:val="00396648"/>
+    <w:rsid w:val="003A0133"/>
     <w:rsid w:val="003C7FB1"/>
     <w:rsid w:val="003E7F31"/>
     <w:rsid w:val="003F75C8"/>
+    <w:rsid w:val="004025FD"/>
+    <w:rsid w:val="00425DAE"/>
+    <w:rsid w:val="00437C98"/>
+    <w:rsid w:val="00444E41"/>
     <w:rsid w:val="00465243"/>
     <w:rsid w:val="004716D7"/>
     <w:rsid w:val="004A0BA4"/>
     <w:rsid w:val="00533D86"/>
+    <w:rsid w:val="00546A5D"/>
+    <w:rsid w:val="00556003"/>
+    <w:rsid w:val="00565743"/>
+    <w:rsid w:val="0057460A"/>
+    <w:rsid w:val="00581AC7"/>
+    <w:rsid w:val="005B7CA9"/>
+    <w:rsid w:val="005E1FD8"/>
+    <w:rsid w:val="005F467E"/>
+    <w:rsid w:val="006002A9"/>
     <w:rsid w:val="00611ACE"/>
+    <w:rsid w:val="006146E9"/>
+    <w:rsid w:val="00615D44"/>
+    <w:rsid w:val="00616DFB"/>
+    <w:rsid w:val="006970B7"/>
+    <w:rsid w:val="00697466"/>
+    <w:rsid w:val="006C6135"/>
+    <w:rsid w:val="006D6CB5"/>
+    <w:rsid w:val="00774630"/>
+    <w:rsid w:val="0079025F"/>
+    <w:rsid w:val="00793685"/>
+    <w:rsid w:val="007A4EFF"/>
     <w:rsid w:val="007B5F0F"/>
+    <w:rsid w:val="007C286F"/>
+    <w:rsid w:val="007E5DE8"/>
+    <w:rsid w:val="007F0E45"/>
+    <w:rsid w:val="00811DDF"/>
+    <w:rsid w:val="008257BA"/>
+    <w:rsid w:val="008274C1"/>
+    <w:rsid w:val="00831FDC"/>
     <w:rsid w:val="00844D44"/>
+    <w:rsid w:val="00852554"/>
+    <w:rsid w:val="008544B2"/>
+    <w:rsid w:val="008617B7"/>
+    <w:rsid w:val="008B18FE"/>
+    <w:rsid w:val="008B64EA"/>
     <w:rsid w:val="008F4615"/>
+    <w:rsid w:val="00925C21"/>
+    <w:rsid w:val="00941354"/>
     <w:rsid w:val="009629F1"/>
+    <w:rsid w:val="00995EA5"/>
+    <w:rsid w:val="009A62B5"/>
+    <w:rsid w:val="00A31072"/>
+    <w:rsid w:val="00A3157F"/>
+    <w:rsid w:val="00A3501B"/>
+    <w:rsid w:val="00A9133D"/>
+    <w:rsid w:val="00AB2928"/>
+    <w:rsid w:val="00AC5ED2"/>
+    <w:rsid w:val="00B5395E"/>
     <w:rsid w:val="00B72526"/>
+    <w:rsid w:val="00B757AF"/>
+    <w:rsid w:val="00C134B3"/>
+    <w:rsid w:val="00C13E73"/>
+    <w:rsid w:val="00C161A6"/>
+    <w:rsid w:val="00C52FDF"/>
+    <w:rsid w:val="00C85CD7"/>
+    <w:rsid w:val="00C92BF1"/>
+    <w:rsid w:val="00CA5D3F"/>
+    <w:rsid w:val="00CB7F85"/>
+    <w:rsid w:val="00CF2A26"/>
+    <w:rsid w:val="00D10341"/>
+    <w:rsid w:val="00D209BA"/>
+    <w:rsid w:val="00D53A33"/>
+    <w:rsid w:val="00D918AC"/>
+    <w:rsid w:val="00DE0023"/>
+    <w:rsid w:val="00DE59B2"/>
     <w:rsid w:val="00DF4266"/>
+    <w:rsid w:val="00E204A2"/>
     <w:rsid w:val="00E80B50"/>
+    <w:rsid w:val="00E84558"/>
+    <w:rsid w:val="00EA5AF1"/>
+    <w:rsid w:val="00EC063F"/>
+    <w:rsid w:val="00EC37DC"/>
+    <w:rsid w:val="00EE1736"/>
+    <w:rsid w:val="00EE5039"/>
+    <w:rsid w:val="00F01010"/>
+    <w:rsid w:val="00F049F5"/>
+    <w:rsid w:val="00F66AB7"/>
+    <w:rsid w:val="00F72F7A"/>
+    <w:rsid w:val="00FB30F3"/>
     <w:rsid w:val="00FD27AD"/>
+    <w:rsid w:val="00FD6483"/>
     <w:rsid w:val="00FE2ADA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4146,57 +4566,4092 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B72526"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1422486971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="208108498">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/></Relationships>
+</file>
+
+<file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful4">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="colorful" pri="10400"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="20000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="20000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst/>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:tint val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:tint val="70000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent5"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:shade val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{4715D1CB-6437-4A5E-8AF8-3F70832D3772}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" qsCatId="3D" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful4" csCatId="colorful" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1D1AA222-580C-41E3-A1D2-B6161F1CC0D1}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1400" b="1"/>
+            <a:t>Mobiliserings-behov</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0802012C-9B44-404E-9C00-E056709EA733}" type="parTrans" cxnId="{80C15385-8127-402E-A52E-4A92FDCFF37B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4A1A87E7-B6AD-46BB-8541-EB641B0E4339}" type="sibTrans" cxnId="{80C15385-8127-402E-A52E-4A92FDCFF37B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4D28FF9C-74C3-4CAA-AE13-953CC6C4353F}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1000"/>
+            <a:t>Kan eksisterende kompetanse brukes mer effektivt? </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3D157A0C-6378-4B91-A7B1-48BABE5EC88E}" type="parTrans" cxnId="{C96B46F1-922B-4C27-BFE1-9F88EFD44355}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{11D23D43-60B0-4276-B1F6-AACEF91F731C}" type="sibTrans" cxnId="{C96B46F1-922B-4C27-BFE1-9F88EFD44355}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C815D946-6988-4B30-B52B-A5019698A904}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1000"/>
+            <a:t>Hvordan? </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{909CB5FB-6D61-4333-86F5-1C24D0478824}" type="parTrans" cxnId="{F482864F-35B8-41D9-AA0A-A17D1D9D5D59}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8575BFB4-4B88-4489-952B-FDD8C095DDE3}" type="sibTrans" cxnId="{F482864F-35B8-41D9-AA0A-A17D1D9D5D59}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D9393810-2570-473F-9C55-423CF535F1A2}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1400" b="1"/>
+            <a:t>Lærings-behov</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CAACB83E-10BD-4661-8DEB-E8401859FF50}" type="parTrans" cxnId="{F93612EF-BFCD-428A-9A58-8594D577D9A6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BC981AE3-DF33-4AF1-A697-519583067596}" type="sibTrans" cxnId="{F93612EF-BFCD-428A-9A58-8594D577D9A6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E620337A-A77C-416E-82A9-07135A4A6632}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1000"/>
+            <a:t>Hvilken kompetanse kan/bør utvikles?</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CACE93A5-8BF1-4D2D-8E42-DFE46FF81CAD}" type="parTrans" cxnId="{0C103D5B-71F0-44DA-A41E-677021631621}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A4A4086B-E654-44F9-9837-99706D0E8527}" type="sibTrans" cxnId="{0C103D5B-71F0-44DA-A41E-677021631621}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{403B1D97-9C73-4B34-8056-FEF251697B42}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="900"/>
+            <a:t>Utvikles de gjennom interne/eksterne opplærings- og utviklingstiltak? </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A2DA6E04-8B86-4BAA-BE75-695249E2DF27}" type="parTrans" cxnId="{BAB3CC81-9616-42C9-AD20-B141BF7BA011}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0192BFBE-B98C-439F-A6CB-D1EC33FB39E5}" type="sibTrans" cxnId="{BAB3CC81-9616-42C9-AD20-B141BF7BA011}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{363D69B4-1D7C-4096-A6E6-950698914333}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1400" b="1"/>
+            <a:t>Anskaffelses-behov</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A8454020-803C-4EDB-B6C3-BB5B5931EF32}" type="parTrans" cxnId="{BD0488BB-D32D-4291-9DCB-595F98B690F3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6662123B-AE9E-4636-AAD5-72CF9A466CA9}" type="sibTrans" cxnId="{BD0488BB-D32D-4291-9DCB-595F98B690F3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D92B0EF0-4CC8-4370-88C1-AEB3A934198E}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="900"/>
+            <a:t>Hvilken kompetanse kan/bør kommunen rekruttere? </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C24DDE44-2D7B-4964-AACF-E4FC8EF59D9E}" type="parTrans" cxnId="{FD4C260E-C950-4516-9114-BE4A095F4424}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A2E8A587-52D0-4499-B408-4542729A3A1D}" type="sibTrans" cxnId="{FD4C260E-C950-4516-9114-BE4A095F4424}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{15E1CC05-F56D-4F56-A798-3274033623E9}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1000"/>
+            <a:t>Formell og uformell kompetanse</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{20BBDADB-85DB-4A97-BEBC-C4EE72E535A8}" type="parTrans" cxnId="{7144F5A0-D54A-415F-AF55-4E93E3D6968B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B6A8DBBF-DE74-4990-8B5B-CEC8C327F442}" type="sibTrans" cxnId="{7144F5A0-D54A-415F-AF55-4E93E3D6968B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0AB6D00C-6445-4463-93B1-66B21D2CE69C}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1400" b="1"/>
+            <a:t>Avviklingsbehov</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{169538B3-BBCE-49E6-9930-E5644D5F0E25}" type="parTrans" cxnId="{B6B518E1-7E5A-4492-90CC-AD4FD9F4AAF5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{AD6918E9-6628-4864-B5F3-50F7B322E3F1}" type="sibTrans" cxnId="{B6B518E1-7E5A-4492-90CC-AD4FD9F4AAF5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EAEF8AF0-6BC4-4F88-A7C4-B239BD47D6F7}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1000"/>
+            <a:t>Hvordan håndtere overflødig kompetanse?</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8ACFB47E-A997-411A-9E6B-20CC2E816B3D}" type="parTrans" cxnId="{F23BE73D-2B60-42CA-8D22-CFEDFB64A9E4}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F3ADA90E-D9D0-4F7C-9D90-8267F17AD894}" type="sibTrans" cxnId="{F23BE73D-2B60-42CA-8D22-CFEDFB64A9E4}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1AACB101-185B-4341-9C4B-93E6415851C5}">
+      <dgm:prSet phldrT="[Tekst]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="900"/>
+            <a:t>1. Er det endret kompetansebehov?</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="nb-NO" sz="900"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="900"/>
+            <a:t>2. Kompetanse på feil sted/nivå</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="nb-NO" sz="900"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="900"/>
+            <a:t>3. Naturlig avgang? </a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E52E51E0-7E8C-4CCC-9ED0-762B2E86406C}" type="parTrans" cxnId="{E73A0467-3AE8-487F-B547-0BFDE840B4ED}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FFE0A3BF-8B9A-4797-BEBA-FB84BB40F888}" type="sibTrans" cxnId="{E73A0467-3AE8-487F-B547-0BFDE840B4ED}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="nb-NO" sz="1800"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7F9EDB1C-16E4-44FD-9CC9-80698CEF8601}" type="pres">
+      <dgm:prSet presAssocID="{4715D1CB-6437-4A5E-8AF8-3F70832D3772}" presName="Name0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chPref val="3"/>
+          <dgm:dir/>
+          <dgm:animLvl val="lvl"/>
+          <dgm:resizeHandles/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EC20FE87-E3BC-44B8-A13F-BB8408114B70}" type="pres">
+      <dgm:prSet presAssocID="{1D1AA222-580C-41E3-A1D2-B6161F1CC0D1}" presName="horFlow" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4178D07F-E09C-494C-9D12-DAD8A39A4ACA}" type="pres">
+      <dgm:prSet presAssocID="{1D1AA222-580C-41E3-A1D2-B6161F1CC0D1}" presName="bigChev" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1A0797B6-2DAD-4840-8E3C-5FD90353D7C7}" type="pres">
+      <dgm:prSet presAssocID="{3D157A0C-6378-4B91-A7B1-48BABE5EC88E}" presName="parTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D2323136-642E-47AF-B0AB-F3DC2423A42D}" type="pres">
+      <dgm:prSet presAssocID="{4D28FF9C-74C3-4CAA-AE13-953CC6C4353F}" presName="node" presStyleLbl="alignAccFollowNode1" presStyleIdx="0" presStyleCnt="8">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{6FF823D3-E0EC-4FD1-8FEC-626261EC80C0}" type="pres">
+      <dgm:prSet presAssocID="{11D23D43-60B0-4276-B1F6-AACEF91F731C}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{103782E3-3913-4BC7-B1DA-C171F6C944AC}" type="pres">
+      <dgm:prSet presAssocID="{C815D946-6988-4B30-B52B-A5019698A904}" presName="node" presStyleLbl="alignAccFollowNode1" presStyleIdx="1" presStyleCnt="8">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{48B397C2-5371-4125-ACD7-D5C290E521CA}" type="pres">
+      <dgm:prSet presAssocID="{1D1AA222-580C-41E3-A1D2-B6161F1CC0D1}" presName="vSp" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{74341D0F-6093-404B-8113-2B6BB6D61CE2}" type="pres">
+      <dgm:prSet presAssocID="{D9393810-2570-473F-9C55-423CF535F1A2}" presName="horFlow" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{07537E55-9CAC-4C97-88FC-9B32A5AE6DB9}" type="pres">
+      <dgm:prSet presAssocID="{D9393810-2570-473F-9C55-423CF535F1A2}" presName="bigChev" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E8F86F88-DD09-41A5-B187-6A2B7E565FC8}" type="pres">
+      <dgm:prSet presAssocID="{CACE93A5-8BF1-4D2D-8E42-DFE46FF81CAD}" presName="parTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4D717A1B-218B-461C-9043-1FC93112A2D8}" type="pres">
+      <dgm:prSet presAssocID="{E620337A-A77C-416E-82A9-07135A4A6632}" presName="node" presStyleLbl="alignAccFollowNode1" presStyleIdx="2" presStyleCnt="8">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E900EBA8-B7D5-48AE-9052-4095B8BF1985}" type="pres">
+      <dgm:prSet presAssocID="{A4A4086B-E654-44F9-9837-99706D0E8527}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8E69629E-3511-466A-A6C3-949411AD7C83}" type="pres">
+      <dgm:prSet presAssocID="{403B1D97-9C73-4B34-8056-FEF251697B42}" presName="node" presStyleLbl="alignAccFollowNode1" presStyleIdx="3" presStyleCnt="8">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{840C042C-BF1A-4E18-8A4C-A036DCA303EB}" type="pres">
+      <dgm:prSet presAssocID="{D9393810-2570-473F-9C55-423CF535F1A2}" presName="vSp" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4C3C023B-F27A-4B91-92A4-4E90A880E353}" type="pres">
+      <dgm:prSet presAssocID="{363D69B4-1D7C-4096-A6E6-950698914333}" presName="horFlow" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{98724938-C5A9-4EEA-80C7-F10C2A7502B5}" type="pres">
+      <dgm:prSet presAssocID="{363D69B4-1D7C-4096-A6E6-950698914333}" presName="bigChev" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{2A5BB0C6-0F73-4F0B-8820-01AC90C0AF56}" type="pres">
+      <dgm:prSet presAssocID="{C24DDE44-2D7B-4964-AACF-E4FC8EF59D9E}" presName="parTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{779C925C-9EB0-4202-888D-6B164D76EE42}" type="pres">
+      <dgm:prSet presAssocID="{D92B0EF0-4CC8-4370-88C1-AEB3A934198E}" presName="node" presStyleLbl="alignAccFollowNode1" presStyleIdx="4" presStyleCnt="8">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4782D4E7-E860-41C3-9B41-2D196F4BE966}" type="pres">
+      <dgm:prSet presAssocID="{A2E8A587-52D0-4499-B408-4542729A3A1D}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{B18338A8-2726-4695-94A5-66387F48A53E}" type="pres">
+      <dgm:prSet presAssocID="{15E1CC05-F56D-4F56-A798-3274033623E9}" presName="node" presStyleLbl="alignAccFollowNode1" presStyleIdx="5" presStyleCnt="8">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{B4FABEF5-66E8-442B-A204-A7203B03985A}" type="pres">
+      <dgm:prSet presAssocID="{363D69B4-1D7C-4096-A6E6-950698914333}" presName="vSp" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F1A53E92-1D0C-4C44-AB74-B069C1ED6270}" type="pres">
+      <dgm:prSet presAssocID="{0AB6D00C-6445-4463-93B1-66B21D2CE69C}" presName="horFlow" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0D8E77ED-43E6-49F5-9A67-18FDEFB03879}" type="pres">
+      <dgm:prSet presAssocID="{0AB6D00C-6445-4463-93B1-66B21D2CE69C}" presName="bigChev" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1FB347F4-FD3B-42D7-996C-DF6DF9E29EE0}" type="pres">
+      <dgm:prSet presAssocID="{8ACFB47E-A997-411A-9E6B-20CC2E816B3D}" presName="parTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{FE080661-7DFB-44B0-A715-3DC84FE80E1E}" type="pres">
+      <dgm:prSet presAssocID="{EAEF8AF0-6BC4-4F88-A7C4-B239BD47D6F7}" presName="node" presStyleLbl="alignAccFollowNode1" presStyleIdx="6" presStyleCnt="8">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{32657776-F08F-4DC2-A061-8562AE87A8D5}" type="pres">
+      <dgm:prSet presAssocID="{F3ADA90E-D9D0-4F7C-9D90-8267F17AD894}" presName="sibTrans" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{4072AC85-B370-4533-A86F-9725F9499B24}" type="pres">
+      <dgm:prSet presAssocID="{1AACB101-185B-4341-9C4B-93E6415851C5}" presName="node" presStyleLbl="alignAccFollowNode1" presStyleIdx="7" presStyleCnt="8">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{13A30C05-415C-410D-ABEE-34D18FB706FD}" type="presOf" srcId="{E620337A-A77C-416E-82A9-07135A4A6632}" destId="{4D717A1B-218B-461C-9043-1FC93112A2D8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{FD4C260E-C950-4516-9114-BE4A095F4424}" srcId="{363D69B4-1D7C-4096-A6E6-950698914333}" destId="{D92B0EF0-4CC8-4370-88C1-AEB3A934198E}" srcOrd="0" destOrd="0" parTransId="{C24DDE44-2D7B-4964-AACF-E4FC8EF59D9E}" sibTransId="{A2E8A587-52D0-4499-B408-4542729A3A1D}"/>
+    <dgm:cxn modelId="{8ACCBC14-C46D-4B54-8C64-E5696B89C2E5}" type="presOf" srcId="{D92B0EF0-4CC8-4370-88C1-AEB3A934198E}" destId="{779C925C-9EB0-4202-888D-6B164D76EE42}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{6184D622-3097-49A0-BADB-1743BD8639A1}" type="presOf" srcId="{1D1AA222-580C-41E3-A1D2-B6161F1CC0D1}" destId="{4178D07F-E09C-494C-9D12-DAD8A39A4ACA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{75A5BB25-1AF2-4528-A43B-C3C19CD58695}" type="presOf" srcId="{0AB6D00C-6445-4463-93B1-66B21D2CE69C}" destId="{0D8E77ED-43E6-49F5-9A67-18FDEFB03879}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{B60D4E3C-8B9F-4481-BCC1-9986D5CE04CA}" type="presOf" srcId="{1AACB101-185B-4341-9C4B-93E6415851C5}" destId="{4072AC85-B370-4533-A86F-9725F9499B24}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{F23BE73D-2B60-42CA-8D22-CFEDFB64A9E4}" srcId="{0AB6D00C-6445-4463-93B1-66B21D2CE69C}" destId="{EAEF8AF0-6BC4-4F88-A7C4-B239BD47D6F7}" srcOrd="0" destOrd="0" parTransId="{8ACFB47E-A997-411A-9E6B-20CC2E816B3D}" sibTransId="{F3ADA90E-D9D0-4F7C-9D90-8267F17AD894}"/>
+    <dgm:cxn modelId="{0C103D5B-71F0-44DA-A41E-677021631621}" srcId="{D9393810-2570-473F-9C55-423CF535F1A2}" destId="{E620337A-A77C-416E-82A9-07135A4A6632}" srcOrd="0" destOrd="0" parTransId="{CACE93A5-8BF1-4D2D-8E42-DFE46FF81CAD}" sibTransId="{A4A4086B-E654-44F9-9837-99706D0E8527}"/>
+    <dgm:cxn modelId="{42B1025C-E3BA-4918-BA15-F9480404D6EE}" type="presOf" srcId="{15E1CC05-F56D-4F56-A798-3274033623E9}" destId="{B18338A8-2726-4695-94A5-66387F48A53E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{E73A0467-3AE8-487F-B547-0BFDE840B4ED}" srcId="{0AB6D00C-6445-4463-93B1-66B21D2CE69C}" destId="{1AACB101-185B-4341-9C4B-93E6415851C5}" srcOrd="1" destOrd="0" parTransId="{E52E51E0-7E8C-4CCC-9ED0-762B2E86406C}" sibTransId="{FFE0A3BF-8B9A-4797-BEBA-FB84BB40F888}"/>
+    <dgm:cxn modelId="{F482864F-35B8-41D9-AA0A-A17D1D9D5D59}" srcId="{1D1AA222-580C-41E3-A1D2-B6161F1CC0D1}" destId="{C815D946-6988-4B30-B52B-A5019698A904}" srcOrd="1" destOrd="0" parTransId="{909CB5FB-6D61-4333-86F5-1C24D0478824}" sibTransId="{8575BFB4-4B88-4489-952B-FDD8C095DDE3}"/>
+    <dgm:cxn modelId="{D97B3652-2517-40C8-BE31-01974661E0DB}" type="presOf" srcId="{C815D946-6988-4B30-B52B-A5019698A904}" destId="{103782E3-3913-4BC7-B1DA-C171F6C944AC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{176AB27B-83D2-4BF2-B5C7-86BE6DBD6B98}" type="presOf" srcId="{D9393810-2570-473F-9C55-423CF535F1A2}" destId="{07537E55-9CAC-4C97-88FC-9B32A5AE6DB9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{BAB3CC81-9616-42C9-AD20-B141BF7BA011}" srcId="{D9393810-2570-473F-9C55-423CF535F1A2}" destId="{403B1D97-9C73-4B34-8056-FEF251697B42}" srcOrd="1" destOrd="0" parTransId="{A2DA6E04-8B86-4BAA-BE75-695249E2DF27}" sibTransId="{0192BFBE-B98C-439F-A6CB-D1EC33FB39E5}"/>
+    <dgm:cxn modelId="{80C15385-8127-402E-A52E-4A92FDCFF37B}" srcId="{4715D1CB-6437-4A5E-8AF8-3F70832D3772}" destId="{1D1AA222-580C-41E3-A1D2-B6161F1CC0D1}" srcOrd="0" destOrd="0" parTransId="{0802012C-9B44-404E-9C00-E056709EA733}" sibTransId="{4A1A87E7-B6AD-46BB-8541-EB641B0E4339}"/>
+    <dgm:cxn modelId="{E034908B-BFCE-465B-AFDA-4545199F2C2A}" type="presOf" srcId="{4715D1CB-6437-4A5E-8AF8-3F70832D3772}" destId="{7F9EDB1C-16E4-44FD-9CC9-80698CEF8601}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{B0DAA89F-3B0E-4E7D-A10D-138AB960518C}" type="presOf" srcId="{363D69B4-1D7C-4096-A6E6-950698914333}" destId="{98724938-C5A9-4EEA-80C7-F10C2A7502B5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{7144F5A0-D54A-415F-AF55-4E93E3D6968B}" srcId="{363D69B4-1D7C-4096-A6E6-950698914333}" destId="{15E1CC05-F56D-4F56-A798-3274033623E9}" srcOrd="1" destOrd="0" parTransId="{20BBDADB-85DB-4A97-BEBC-C4EE72E535A8}" sibTransId="{B6A8DBBF-DE74-4990-8B5B-CEC8C327F442}"/>
+    <dgm:cxn modelId="{3E8123AE-1A13-4B81-9A2D-3B34AE80C5A9}" type="presOf" srcId="{403B1D97-9C73-4B34-8056-FEF251697B42}" destId="{8E69629E-3511-466A-A6C3-949411AD7C83}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{BD0488BB-D32D-4291-9DCB-595F98B690F3}" srcId="{4715D1CB-6437-4A5E-8AF8-3F70832D3772}" destId="{363D69B4-1D7C-4096-A6E6-950698914333}" srcOrd="2" destOrd="0" parTransId="{A8454020-803C-4EDB-B6C3-BB5B5931EF32}" sibTransId="{6662123B-AE9E-4636-AAD5-72CF9A466CA9}"/>
+    <dgm:cxn modelId="{9DA0E6BE-FB78-4C26-805F-2F162C09BADA}" type="presOf" srcId="{4D28FF9C-74C3-4CAA-AE13-953CC6C4353F}" destId="{D2323136-642E-47AF-B0AB-F3DC2423A42D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{958435DF-A029-4222-9F8E-9FF275F757FB}" type="presOf" srcId="{EAEF8AF0-6BC4-4F88-A7C4-B239BD47D6F7}" destId="{FE080661-7DFB-44B0-A715-3DC84FE80E1E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{B6B518E1-7E5A-4492-90CC-AD4FD9F4AAF5}" srcId="{4715D1CB-6437-4A5E-8AF8-3F70832D3772}" destId="{0AB6D00C-6445-4463-93B1-66B21D2CE69C}" srcOrd="3" destOrd="0" parTransId="{169538B3-BBCE-49E6-9930-E5644D5F0E25}" sibTransId="{AD6918E9-6628-4864-B5F3-50F7B322E3F1}"/>
+    <dgm:cxn modelId="{F93612EF-BFCD-428A-9A58-8594D577D9A6}" srcId="{4715D1CB-6437-4A5E-8AF8-3F70832D3772}" destId="{D9393810-2570-473F-9C55-423CF535F1A2}" srcOrd="1" destOrd="0" parTransId="{CAACB83E-10BD-4661-8DEB-E8401859FF50}" sibTransId="{BC981AE3-DF33-4AF1-A697-519583067596}"/>
+    <dgm:cxn modelId="{C96B46F1-922B-4C27-BFE1-9F88EFD44355}" srcId="{1D1AA222-580C-41E3-A1D2-B6161F1CC0D1}" destId="{4D28FF9C-74C3-4CAA-AE13-953CC6C4353F}" srcOrd="0" destOrd="0" parTransId="{3D157A0C-6378-4B91-A7B1-48BABE5EC88E}" sibTransId="{11D23D43-60B0-4276-B1F6-AACEF91F731C}"/>
+    <dgm:cxn modelId="{48C5437C-7776-4C2C-AF18-5B8613A54BE2}" type="presParOf" srcId="{7F9EDB1C-16E4-44FD-9CC9-80698CEF8601}" destId="{EC20FE87-E3BC-44B8-A13F-BB8408114B70}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{8E51D348-5664-4532-B7D4-D76EAEA35A8B}" type="presParOf" srcId="{EC20FE87-E3BC-44B8-A13F-BB8408114B70}" destId="{4178D07F-E09C-494C-9D12-DAD8A39A4ACA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{E65D43B4-9550-4D23-93D9-D0327B0708AB}" type="presParOf" srcId="{EC20FE87-E3BC-44B8-A13F-BB8408114B70}" destId="{1A0797B6-2DAD-4840-8E3C-5FD90353D7C7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{D0FE6FC1-5216-44DA-B1E0-4DDF7C67412B}" type="presParOf" srcId="{EC20FE87-E3BC-44B8-A13F-BB8408114B70}" destId="{D2323136-642E-47AF-B0AB-F3DC2423A42D}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{0CF52E6A-669F-4E70-A27B-2388DD6AEF60}" type="presParOf" srcId="{EC20FE87-E3BC-44B8-A13F-BB8408114B70}" destId="{6FF823D3-E0EC-4FD1-8FEC-626261EC80C0}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{90D20FF6-0B0D-469D-A801-3D96B0C73D40}" type="presParOf" srcId="{EC20FE87-E3BC-44B8-A13F-BB8408114B70}" destId="{103782E3-3913-4BC7-B1DA-C171F6C944AC}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{70EACAEF-61CD-49A0-AF57-A50A2DF6AA5D}" type="presParOf" srcId="{7F9EDB1C-16E4-44FD-9CC9-80698CEF8601}" destId="{48B397C2-5371-4125-ACD7-D5C290E521CA}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{A3B0FB3B-1437-4D6C-9B2E-4557A458A878}" type="presParOf" srcId="{7F9EDB1C-16E4-44FD-9CC9-80698CEF8601}" destId="{74341D0F-6093-404B-8113-2B6BB6D61CE2}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{295EE075-7ADD-44D4-9A19-2A1F53C66AFF}" type="presParOf" srcId="{74341D0F-6093-404B-8113-2B6BB6D61CE2}" destId="{07537E55-9CAC-4C97-88FC-9B32A5AE6DB9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{8E224F2E-E9EE-4733-A4F3-BC4E627109F9}" type="presParOf" srcId="{74341D0F-6093-404B-8113-2B6BB6D61CE2}" destId="{E8F86F88-DD09-41A5-B187-6A2B7E565FC8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{6559A830-A708-4862-8CB6-847F28206039}" type="presParOf" srcId="{74341D0F-6093-404B-8113-2B6BB6D61CE2}" destId="{4D717A1B-218B-461C-9043-1FC93112A2D8}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{2117C259-8998-47EC-8A12-2B9842B8F775}" type="presParOf" srcId="{74341D0F-6093-404B-8113-2B6BB6D61CE2}" destId="{E900EBA8-B7D5-48AE-9052-4095B8BF1985}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{20645A4A-2124-43C7-96EB-683F0AE99A32}" type="presParOf" srcId="{74341D0F-6093-404B-8113-2B6BB6D61CE2}" destId="{8E69629E-3511-466A-A6C3-949411AD7C83}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{FBC74D06-7E95-4BA4-89DC-8BB2F5D6D1FC}" type="presParOf" srcId="{7F9EDB1C-16E4-44FD-9CC9-80698CEF8601}" destId="{840C042C-BF1A-4E18-8A4C-A036DCA303EB}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{2C9BBB7D-A2C8-4838-9D95-2ADCBAF7D09F}" type="presParOf" srcId="{7F9EDB1C-16E4-44FD-9CC9-80698CEF8601}" destId="{4C3C023B-F27A-4B91-92A4-4E90A880E353}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{48116664-F8D2-4384-B6FF-D80503A39D5C}" type="presParOf" srcId="{4C3C023B-F27A-4B91-92A4-4E90A880E353}" destId="{98724938-C5A9-4EEA-80C7-F10C2A7502B5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{FFA6E959-EF90-42E5-9B10-DC64CB3AE2C3}" type="presParOf" srcId="{4C3C023B-F27A-4B91-92A4-4E90A880E353}" destId="{2A5BB0C6-0F73-4F0B-8820-01AC90C0AF56}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{41F768A3-48EB-4711-846D-3FB1ADE14CB3}" type="presParOf" srcId="{4C3C023B-F27A-4B91-92A4-4E90A880E353}" destId="{779C925C-9EB0-4202-888D-6B164D76EE42}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{83971620-3BE9-4A97-826F-C397065B1664}" type="presParOf" srcId="{4C3C023B-F27A-4B91-92A4-4E90A880E353}" destId="{4782D4E7-E860-41C3-9B41-2D196F4BE966}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{BFFF8BF4-C189-4920-9C5E-7FAA3F5698FD}" type="presParOf" srcId="{4C3C023B-F27A-4B91-92A4-4E90A880E353}" destId="{B18338A8-2726-4695-94A5-66387F48A53E}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{3AF254CE-39E9-4A7E-AF03-1E8FE9EC395F}" type="presParOf" srcId="{7F9EDB1C-16E4-44FD-9CC9-80698CEF8601}" destId="{B4FABEF5-66E8-442B-A204-A7203B03985A}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{C5AE89BC-7B4C-4C0E-82FA-89516ACA3D0A}" type="presParOf" srcId="{7F9EDB1C-16E4-44FD-9CC9-80698CEF8601}" destId="{F1A53E92-1D0C-4C44-AB74-B069C1ED6270}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{FE0B5723-645F-46C9-9D0F-9D62EC5BECFA}" type="presParOf" srcId="{F1A53E92-1D0C-4C44-AB74-B069C1ED6270}" destId="{0D8E77ED-43E6-49F5-9A67-18FDEFB03879}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{733DECD6-A864-4F5F-89F0-ED7724D889A5}" type="presParOf" srcId="{F1A53E92-1D0C-4C44-AB74-B069C1ED6270}" destId="{1FB347F4-FD3B-42D7-996C-DF6DF9E29EE0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{EDD7B9B4-2E5B-47E3-8BA7-C55CC390A77C}" type="presParOf" srcId="{F1A53E92-1D0C-4C44-AB74-B069C1ED6270}" destId="{FE080661-7DFB-44B0-A715-3DC84FE80E1E}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{0046C6FE-5E05-45F3-B2A3-2CE8B8740913}" type="presParOf" srcId="{F1A53E92-1D0C-4C44-AB74-B069C1ED6270}" destId="{32657776-F08F-4DC2-A061-8562AE87A8D5}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+    <dgm:cxn modelId="{3A2650AC-F943-45A8-B42A-7CCE1DDAA4B5}" type="presParOf" srcId="{F1A53E92-1D0C-4C44-AB74-B069C1ED6270}" destId="{4072AC85-B370-4533-A86F-9725F9499B24}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId10" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{4178D07F-E09C-494C-9D12-DAD8A39A4ACA}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1470" y="370624"/>
+          <a:ext cx="2271712" cy="908684"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="120900" h="88900"/>
+          <a:bevelB w="88900" h="31750" prst="angle"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="8890" rIns="0" bIns="8890" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1400" b="1" kern="1200"/>
+            <a:t>Mobiliserings-behov</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="455812" y="370624"/>
+        <a:ext cx="1363028" cy="908684"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{D2323136-642E-47AF-B0AB-F3DC2423A42D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1977860" y="447862"/>
+          <a:ext cx="1885521" cy="754208"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:tint val="40000"/>
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d extrusionH="12700" prstMaterial="plastic">
+          <a:bevelT w="50800" h="50800"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="6350" rIns="0" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1000" kern="1200"/>
+            <a:t>Kan eksisterende kompetanse brukes mer effektivt? </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2354964" y="447862"/>
+        <a:ext cx="1131313" cy="754208"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{103782E3-3913-4BC7-B1DA-C171F6C944AC}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3599408" y="447862"/>
+          <a:ext cx="1885521" cy="754208"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:tint val="40000"/>
+            <a:alpha val="90000"/>
+            <a:hueOff val="1551704"/>
+            <a:satOff val="-7321"/>
+            <a:lumOff val="-264"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="1551704"/>
+              <a:satOff val="-7321"/>
+              <a:lumOff val="-264"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d extrusionH="12700" prstMaterial="plastic">
+          <a:bevelT w="50800" h="50800"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="6350" rIns="0" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1000" kern="1200"/>
+            <a:t>Hvordan? </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3976512" y="447862"/>
+        <a:ext cx="1131313" cy="754208"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{07537E55-9CAC-4C97-88FC-9B32A5AE6DB9}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1470" y="1406525"/>
+          <a:ext cx="2271712" cy="908684"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="3266964"/>
+                <a:satOff val="-13592"/>
+                <a:lumOff val="3203"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="3266964"/>
+                <a:satOff val="-13592"/>
+                <a:lumOff val="3203"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="3266964"/>
+                <a:satOff val="-13592"/>
+                <a:lumOff val="3203"/>
+                <a:alphaOff val="0"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="120900" h="88900"/>
+          <a:bevelB w="88900" h="31750" prst="angle"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="8890" rIns="0" bIns="8890" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1400" b="1" kern="1200"/>
+            <a:t>Lærings-behov</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="455812" y="1406525"/>
+        <a:ext cx="1363028" cy="908684"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{4D717A1B-218B-461C-9043-1FC93112A2D8}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1977860" y="1483763"/>
+          <a:ext cx="1885521" cy="754208"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:tint val="40000"/>
+            <a:alpha val="90000"/>
+            <a:hueOff val="3103407"/>
+            <a:satOff val="-14641"/>
+            <a:lumOff val="-529"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="3103407"/>
+              <a:satOff val="-14641"/>
+              <a:lumOff val="-529"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d extrusionH="12700" prstMaterial="plastic">
+          <a:bevelT w="50800" h="50800"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="6350" rIns="0" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1000" kern="1200"/>
+            <a:t>Hvilken kompetanse kan/bør utvikles?</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2354964" y="1483763"/>
+        <a:ext cx="1131313" cy="754208"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{8E69629E-3511-466A-A6C3-949411AD7C83}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3599408" y="1483763"/>
+          <a:ext cx="1885521" cy="754208"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:tint val="40000"/>
+            <a:alpha val="90000"/>
+            <a:hueOff val="4655111"/>
+            <a:satOff val="-21962"/>
+            <a:lumOff val="-793"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="4655111"/>
+              <a:satOff val="-21962"/>
+              <a:lumOff val="-793"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d extrusionH="12700" prstMaterial="plastic">
+          <a:bevelT w="50800" h="50800"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="11430" tIns="5715" rIns="0" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="900" kern="1200"/>
+            <a:t>Utvikles de gjennom interne/eksterne opplærings- og utviklingstiltak? </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3976512" y="1483763"/>
+        <a:ext cx="1131313" cy="754208"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{98724938-C5A9-4EEA-80C7-F10C2A7502B5}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1470" y="2442426"/>
+          <a:ext cx="2271712" cy="908684"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="6533927"/>
+                <a:satOff val="-27185"/>
+                <a:lumOff val="6405"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="6533927"/>
+                <a:satOff val="-27185"/>
+                <a:lumOff val="6405"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="6533927"/>
+                <a:satOff val="-27185"/>
+                <a:lumOff val="6405"/>
+                <a:alphaOff val="0"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="120900" h="88900"/>
+          <a:bevelB w="88900" h="31750" prst="angle"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="8890" rIns="0" bIns="8890" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1400" b="1" kern="1200"/>
+            <a:t>Anskaffelses-behov</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="455812" y="2442426"/>
+        <a:ext cx="1363028" cy="908684"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{779C925C-9EB0-4202-888D-6B164D76EE42}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1977860" y="2519664"/>
+          <a:ext cx="1885521" cy="754208"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:tint val="40000"/>
+            <a:alpha val="90000"/>
+            <a:hueOff val="6206815"/>
+            <a:satOff val="-29283"/>
+            <a:lumOff val="-1058"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="6206815"/>
+              <a:satOff val="-29283"/>
+              <a:lumOff val="-1058"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d extrusionH="12700" prstMaterial="plastic">
+          <a:bevelT w="50800" h="50800"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="11430" tIns="5715" rIns="0" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="900" kern="1200"/>
+            <a:t>Hvilken kompetanse kan/bør kommunen rekruttere? </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2354964" y="2519664"/>
+        <a:ext cx="1131313" cy="754208"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{B18338A8-2726-4695-94A5-66387F48A53E}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3599408" y="2519664"/>
+          <a:ext cx="1885521" cy="754208"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:tint val="40000"/>
+            <a:alpha val="90000"/>
+            <a:hueOff val="7758518"/>
+            <a:satOff val="-36604"/>
+            <a:lumOff val="-1322"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="7758518"/>
+              <a:satOff val="-36604"/>
+              <a:lumOff val="-1322"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d extrusionH="12700" prstMaterial="plastic">
+          <a:bevelT w="50800" h="50800"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="6350" rIns="0" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1000" kern="1200"/>
+            <a:t>Formell og uformell kompetanse</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3976512" y="2519664"/>
+        <a:ext cx="1131313" cy="754208"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{0D8E77ED-43E6-49F5-9A67-18FDEFB03879}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1470" y="3478327"/>
+          <a:ext cx="2271712" cy="908684"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:gradFill rotWithShape="0">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="9800891"/>
+                <a:satOff val="-40777"/>
+                <a:lumOff val="9608"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="9800891"/>
+                <a:satOff val="-40777"/>
+                <a:lumOff val="9608"/>
+                <a:alphaOff val="0"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="accent4">
+                <a:hueOff val="9800891"/>
+                <a:satOff val="-40777"/>
+                <a:lumOff val="9608"/>
+                <a:alphaOff val="0"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d prstMaterial="plastic">
+          <a:bevelT w="120900" h="88900"/>
+          <a:bevelB w="88900" h="31750" prst="angle"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="8890" rIns="0" bIns="8890" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1400" b="1" kern="1200"/>
+            <a:t>Avviklingsbehov</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="455812" y="3478327"/>
+        <a:ext cx="1363028" cy="908684"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{FE080661-7DFB-44B0-A715-3DC84FE80E1E}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="1977860" y="3555565"/>
+          <a:ext cx="1885521" cy="754208"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:tint val="40000"/>
+            <a:alpha val="90000"/>
+            <a:hueOff val="9310222"/>
+            <a:satOff val="-43924"/>
+            <a:lumOff val="-1587"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="9310222"/>
+              <a:satOff val="-43924"/>
+              <a:lumOff val="-1587"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d extrusionH="12700" prstMaterial="plastic">
+          <a:bevelT w="50800" h="50800"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="6350" rIns="0" bIns="6350" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="1000" kern="1200"/>
+            <a:t>Hvordan håndtere overflødig kompetanse?</a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2354964" y="3555565"/>
+        <a:ext cx="1131313" cy="754208"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{4072AC85-B370-4533-A86F-9725F9499B24}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3599408" y="3555565"/>
+          <a:ext cx="1885521" cy="754208"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:tint val="40000"/>
+            <a:alpha val="90000"/>
+            <a:hueOff val="10861925"/>
+            <a:satOff val="-51245"/>
+            <a:lumOff val="-1851"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="10861925"/>
+              <a:satOff val="-51245"/>
+              <a:lumOff val="-1851"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:scene3d>
+          <a:camera prst="orthographicFront"/>
+          <a:lightRig rig="flat" dir="t"/>
+        </a:scene3d>
+        <a:sp3d extrusionH="12700" prstMaterial="plastic">
+          <a:bevelT w="50800" h="50800"/>
+        </a:sp3d>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="11430" tIns="5715" rIns="0" bIns="5715" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="900" kern="1200"/>
+            <a:t>1. Er det endret kompetansebehov?</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="nb-NO" sz="900" kern="1200"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="900" kern="1200"/>
+            <a:t>2. Kompetanse på feil sted/nivå</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="nb-NO" sz="900" kern="1200"/>
+          </a:br>
+          <a:r>
+            <a:rPr lang="nb-NO" sz="900" kern="1200"/>
+            <a:t>3. Naturlig avgang? </a:t>
+          </a:r>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3976512" y="3555565"/>
+        <a:ext cx="1131313" cy="754208"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/lProcess3">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="process" pri="11000"/>
+    <dgm:cat type="convert" pri="12000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="22">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="31">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="32">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="41" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="42" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="51" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="52" srcId="2" destId="22" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="61" srcId="3" destId="31" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="62" srcId="3" destId="32" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="1" destId="2" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="11"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="21"/>
+        <dgm:pt modelId="3"/>
+        <dgm:pt modelId="31"/>
+        <dgm:pt modelId="4"/>
+        <dgm:pt modelId="41"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+        <dgm:cxn modelId="51" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="61" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="71" srcId="3" destId="31" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="81" srcId="4" destId="41" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="Name0">
+    <dgm:varLst>
+      <dgm:chPref val="3"/>
+      <dgm:dir/>
+      <dgm:animLvl val="lvl"/>
+      <dgm:resizeHandles/>
+    </dgm:varLst>
+    <dgm:choose name="Name1">
+      <dgm:if name="Name2" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="vertAlign" val="mid"/>
+          <dgm:param type="nodeHorzAlign" val="l"/>
+          <dgm:param type="nodeVertAlign" val="t"/>
+          <dgm:param type="fallback" val="2D"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name3">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="vertAlign" val="mid"/>
+          <dgm:param type="nodeHorzAlign" val="r"/>
+          <dgm:param type="nodeVertAlign" val="t"/>
+          <dgm:param type="fallback" val="2D"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="w" for="des" forName="bigChev" refType="w"/>
+      <dgm:constr type="h" for="des" forName="bigChev" refType="w" refFor="des" refForName="bigChev" op="equ" fact="0.4"/>
+      <dgm:constr type="w" for="des" forName="node" refType="w" refFor="des" refForName="bigChev" fact="0.83"/>
+      <dgm:constr type="h" for="des" forName="node" refType="w" refFor="des" refForName="node" op="equ" fact="0.4"/>
+      <dgm:constr type="w" for="des" forName="parTrans" refType="w" refFor="des" refForName="bigChev" op="equ" fact="-0.13"/>
+      <dgm:constr type="w" for="des" forName="sibTrans" refType="w" refFor="des" refForName="node" op="equ" fact="-0.14"/>
+      <dgm:constr type="h" for="ch" forName="vSp" refType="h" refFor="des" refForName="bigChev" op="equ" fact="0.14"/>
+      <dgm:constr type="primFontSz" for="des" forName="node" op="equ"/>
+      <dgm:constr type="primFontSz" for="des" forName="bigChev" op="equ"/>
+    </dgm:constrLst>
+    <dgm:ruleLst/>
+    <dgm:forEach name="Name4" axis="ch" ptType="node">
+      <dgm:layoutNode name="horFlow">
+        <dgm:choose name="Name5">
+          <dgm:if name="Name6" func="var" arg="dir" op="equ" val="norm">
+            <dgm:alg type="lin">
+              <dgm:param type="linDir" val="fromL"/>
+              <dgm:param type="nodeHorzAlign" val="l"/>
+              <dgm:param type="nodeVertAlign" val="mid"/>
+              <dgm:param type="fallback" val="2D"/>
+            </dgm:alg>
+          </dgm:if>
+          <dgm:else name="Name7">
+            <dgm:alg type="lin">
+              <dgm:param type="linDir" val="fromR"/>
+              <dgm:param type="nodeHorzAlign" val="r"/>
+              <dgm:param type="nodeVertAlign" val="mid"/>
+              <dgm:param type="fallback" val="2D"/>
+            </dgm:alg>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:ruleLst/>
+        <dgm:layoutNode name="bigChev" styleLbl="node1">
+          <dgm:alg type="tx"/>
+          <dgm:choose name="Name8">
+            <dgm:if name="Name9" func="var" arg="dir" op="equ" val="norm">
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="chevron" r:blip="">
+                <dgm:adjLst/>
+              </dgm:shape>
+              <dgm:presOf axis="self"/>
+              <dgm:constrLst>
+                <dgm:constr type="primFontSz" val="65"/>
+                <dgm:constr type="rMarg"/>
+                <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                <dgm:constr type="tMarg" refType="primFontSz" fact="0.05"/>
+                <dgm:constr type="bMarg" refType="primFontSz" fact="0.05"/>
+              </dgm:constrLst>
+            </dgm:if>
+            <dgm:else name="Name10">
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="180" type="chevron" r:blip="">
+                <dgm:adjLst/>
+              </dgm:shape>
+              <dgm:presOf axis="self"/>
+              <dgm:constrLst>
+                <dgm:constr type="primFontSz" val="65"/>
+                <dgm:constr type="lMarg"/>
+                <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                <dgm:constr type="tMarg" refType="primFontSz" fact="0.05"/>
+                <dgm:constr type="bMarg" refType="primFontSz" fact="0.05"/>
+              </dgm:constrLst>
+            </dgm:else>
+          </dgm:choose>
+          <dgm:ruleLst>
+            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:forEach name="parTransForEach" axis="ch" ptType="parTrans" cnt="1">
+          <dgm:layoutNode name="parTrans">
+            <dgm:alg type="sp"/>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf/>
+            <dgm:constrLst/>
+            <dgm:ruleLst/>
+          </dgm:layoutNode>
+        </dgm:forEach>
+        <dgm:forEach name="Name11" axis="ch" ptType="node">
+          <dgm:layoutNode name="node" styleLbl="alignAccFollowNode1">
+            <dgm:varLst>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx"/>
+            <dgm:choose name="Name12">
+              <dgm:if name="Name13" func="var" arg="dir" op="equ" val="norm">
+                <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="chevron" r:blip="">
+                  <dgm:adjLst/>
+                </dgm:shape>
+                <dgm:presOf axis="desOrSelf" ptType="node"/>
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" val="65"/>
+                  <dgm:constr type="rMarg"/>
+                  <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                  <dgm:constr type="tMarg" refType="primFontSz" fact="0.05"/>
+                  <dgm:constr type="bMarg" refType="primFontSz" fact="0.05"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name14">
+                <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="180" type="chevron" r:blip="">
+                  <dgm:adjLst/>
+                </dgm:shape>
+                <dgm:presOf axis="desOrSelf" ptType="node"/>
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" val="65"/>
+                  <dgm:constr type="lMarg"/>
+                  <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                  <dgm:constr type="tMarg" refType="primFontSz" fact="0.05"/>
+                  <dgm:constr type="bMarg" refType="primFontSz" fact="0.05"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+          <dgm:forEach name="sibTransForEach" axis="followSib" ptType="sibTrans" cnt="1">
+            <dgm:layoutNode name="sibTrans">
+              <dgm:alg type="sp"/>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+                <dgm:adjLst/>
+              </dgm:shape>
+              <dgm:presOf/>
+              <dgm:constrLst/>
+              <dgm:ruleLst/>
+            </dgm:layoutNode>
+          </dgm:forEach>
+        </dgm:forEach>
+      </dgm:layoutNode>
+      <dgm:choose name="Name15">
+        <dgm:if name="Name16" axis="self" ptType="node" func="revPos" op="gte" val="2">
+          <dgm:layoutNode name="vSp">
+            <dgm:alg type="sp"/>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf/>
+            <dgm:constrLst/>
+            <dgm:ruleLst/>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name17"/>
+      </dgm:choose>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="3D" pri="11100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="127000" prstMaterial="plastic">
+      <a:bevelT w="88900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="88900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-190500" prstMaterial="plastic">
+      <a:bevelT w="88900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-80000" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+      <a:bevelB w="25400" h="25400" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="127000" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+      <a:bevelB w="25400" h="25400" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-190500" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+      <a:bevelB w="25400" h="25400" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="127000" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-100000" prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-60000" prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-60000" prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-60000" prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-190500" extrusionH="12700" prstMaterial="plastic">
+      <a:bevelT w="50800" h="50800"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="-190500" extrusionH="12700" prstMaterial="matte"/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="flat" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d z="190500" prstMaterial="plastic">
+      <a:bevelT w="120900" h="88900"/>
+      <a:bevelB w="88900" h="31750" prst="angle"/>
+    </dgm:sp3d>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4454,70 +8909,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7155</Characters>
+  <Pages>6</Pages>
+  <Words>1384</Words>
+  <Characters>7336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Vågan kommune</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8488</CharactersWithSpaces>
+  <CharactersWithSpaces>8703</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beate Pauli</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>